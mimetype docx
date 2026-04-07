--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Caille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10988888X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contacts & ensemble de mes publications, voir aussi : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site web du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moisson du Soleil. L'hélio-odyssée d'Augustin Mouchot racontée par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOD, 1, 2025, 978-2-3225-5921-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de l’énergie solaire : la véritable histoire d’Augustin Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2023, 979-10-405-2540-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les énergies depuis les Suds : une anthologie de textes d’Amulya K. N. Reddy (1930-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya K N Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2022, Mémoire des Suds, 978-2-925128-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric. Éditions science et bien commun [esbc], pp.397, 2019, Mémoire des Suds, 978-2-924661-75-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2631977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369, 2018, Environnement, 978-2-924661-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo (1929-1991) : le précurseur nigérien de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2018, Mémoire des Suds, 978-2-924661-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Figure du Sauveteur. Naissance du citoyen secoureur en France 1780-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2006, 9782753502857. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires vivantes et archives d'un espoir déçu : construire les archives de l'énergie solaire en contexte de coopération (années 1960-années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (256), pp.135-168. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131lj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les énergies fossiles. Les leçons solaires d’Augustin Mouchot, le Semurois universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CXXX (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauveteurs ont une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille de Lassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauxite Mining Conflicts in Guinea: Causes Identification, Analysis, and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiagha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Deyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing and Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijmpem.20210603.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était quelque chose de super ! » Dix-huit mois au Burkina-Faso avec la Sofretes 1978-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’énergie solaire : Trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (NS 2020/1 - 1er semestre 2020), pp. 9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire au Musée ? Éléments d'une lecture énergopolitique du projet muséal Sofretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 22-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du solaire par le froid et inversement : Techniques frigorifiques et énergie solaire, une continuité technologique oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énergie solaire thermodynamique en Afrique : la Société française d’études thermiques et d’énergie solaire, ou Sofretes (1973-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’énergie en Afrique : les faits et les chiffres (261-262), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.261.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honneur en crise : scandales politiques et usages sociaux de la dégradation de la Légion d'honneur à la fin du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire des ordres et décorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action des magistrats dans la régulation des risques collectifs : l'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Justice et Politique (III). Les magistratures sociales, 44-45, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-toi et le solaire t’aidera. Les leçons des objets solaires d’Abdoulaye Touré (1954-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres internationales Roger Decottignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dakar/Chambéry, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « humanités énergétiques » : humaniser l’énergie et construire des énergies pour l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International de l’Economie Sociale et Solidaire 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et patrie 1804-2004 : réflexions sur la non-histoire de la Légion d'honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Association Française de Science Politique « Science politique/Histoire » 4-6 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'énergie : savoirs, pouvoirs et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice; Kern, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réciprocité dans la coopération : créativité de l'économie sociale et solidaire en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2024, Economie, Gestion et Société, 978-2-7535-9875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Traité d'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élong Fils, François-Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Traité D'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2023, 978-2-336-40528-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des pensées (et des carburants) fossiles ? Éduquer aux énergies et à l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l’économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-62, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique. Préface à la nouvelle édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Caille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique (Nouvelle édition à partir du texte de 1964) / Abdou Moumouni Dioffo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IX-XV, 2019, Mémoires des Suds, 978-2-924661-75-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénégal : une histoire solaire : recherche, innovation et sensibilisation dans les énergies vertes de 1960 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Michel Wright, un présent empêché ou les quatre décennies de l’héliotechnique ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-330, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié : représentations sociales et expérimentations en matière d’énergie solaire en Afrique XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane ; Blanc, Maurice ; Amarouche, Ahcène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les innovations sociales dans le développement durable : de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.39-59, 2018, Sociologies et environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mouchot dans &amp;quot;Arpenter l’Utopie&amp;quot; ] : &amp;quot;Essai de l'appareil Mouchot&amp;quot; ; &amp;quot;Mouchot versus Rodaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marçot, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arpenter l'utopie : Élie Roudaire à la recherche de la mer intérieure saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la Bibliothèque Multimédia du Grand Guéret, pp.102, 133, 2018, 978-2-9537544-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sauveteurs : éléments sur la place du sauvetage en mer dans l’économie morale de la France moderne (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kocher-Marboeuf, Éric; Péret, Jacques; Sauzeau, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du du sauvetage et de la sécurité en mer : du phare d’Alexandrie au satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.25-40, 2018, Coll. Maritimes, 978-2-84654-490-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1970-1980 : l’énergie solaire selon Abdou Moumouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.170-71, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du texte « L’énergie solaire dans les pays africains » : Abdou Moumouni Dioffo, un demi-siècle solaire plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1983 : des pompes solaires au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.150-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme-écran de la mort technologique : la célébration du courage civil dans l’accident industriel ou productif au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : savoirs, régulations, politiques d’assistance, fin XVIIe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-254, 2016, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le soleil ne revenait pas&amp;quot;. Droit et perception de l’accidentologie des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Jean-François ; Calley, Grégoire ; Dreuille, Jean-François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident en montagne : étude juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie ; Lextenso [diff.], pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de la distinction : politiques de l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine,Marion; Monier, Frédéric; Prochasson, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.326-338, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité du soleil. Les promesses contemporaines de l’énergie solaire au prisme du roman utopique Travail (1901) d’Emile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie solaire. Aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sociaux et collectifs d’évolution d’une expertise judiciaire spécifique : les sports de montagne en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Favro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec et Doc, pp.97-106, 2009, 978-2-7430-1104-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des sauveteurs. Secours courageux et pédagogie de l'exemplarité civique et morale XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation-Culture-Littérature, actes du colloque du CREL-ILLE - octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p401-412, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héros du devoir. Presse populaire et traitement médiatique des catastrophes au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favier et A-M. Granet-Abisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et représentations des catastrophes depuis l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la MSH-Alpes, pp.307-326, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bijoux d'hommes ? Usages et port des décorations dans la sexualisation des rôles sociaux et politiques au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.91-106, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médailles contre la violence ? Le sauveteur maritime, les Hospitaliers-Sauveteurs Bretons et l'imaginaire civique du dévouement courageux au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Augeron et M. Tranchant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence et la mer dans l'espace atlantique (XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.373-387, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partenariat à la controverse. Intervention des autorités judiciaires et remise en cause d'une 'auto-gestion' des risques : le cas des activités sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques collectifs et situations de crise. Apports de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2003, Risques collectifs et situations de crise, 2-7475-4925-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide comme professionnel de l’alpinisme : perceptions et enjeux du traitement judiciaire de la responsabilité dans le domaine des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles d’alpinismes européens : origines et mutations des activités de grimpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’énergie solaire a-t-il été torpillé en 1882 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.695an9a7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des bijoux pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Salvetti-Lionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pétrosavoirs&amp;quot; alliés des climatosceptiques contre les énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.j6y6f36wm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de pompe solaire Sofretes. Première station de pompage solaire commercialisée au monde. Station de village de Medina Dakhar (Sénégal, 1976) [Dossier de présentation de la maquette du Musée des Arts et Métiers à Paris]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié et dévouement : une histoire des Sauveteurs Volontaires du Salève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire des conseillers généraux de Savoie et Haute-Savoie 1860-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié. Représentations sociales et expérimentations en matière d’énergie solaire en Afrique 19ème - 20ème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Annuaire des Conseillers Généraux de Savoie et de Haute-Savoie de 1860 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons solaires d’Augustin Mouchot [Société d’Encouragement pour l’Industrie Nationale 22/6/2023]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tailleur » et ses modèles d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences Juridiques et Politiques Université Cheikh Anta Diop (Dakar); Faculté de Droit Université Savoie Mont Blanc (Chambéry), pp.237, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1), 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy at the Museum of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchot Girardier : deux trous noirs de la mémoire solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte du pompier courageux : origines du mythe [accompagné d'un entretien (3h) en vidéo avec Christophe Benfegouhl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Caille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10988888X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contacts & ensemble de mes publications, voir aussi : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site web du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moisson du Soleil. L'hélio-odyssée d'Augustin Mouchot racontée par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOD, 1, 2025, 978-2-3225-5921-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de l’énergie solaire : la véritable histoire d’Augustin Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2023, 979-10-405-2540-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les énergies depuis les Suds : une anthologie de textes d’Amulya K. N. Reddy (1930-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya K N Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2022, Mémoire des Suds, 978-2-925128-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric. Éditions science et bien commun [esbc], pp.397, 2019, Mémoire des Suds, 978-2-924661-75-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2631977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369, 2018, Environnement, 978-2-924661-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo (1929-1991) : le précurseur nigérien de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2018, Mémoire des Suds, 978-2-924661-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Figure du Sauveteur. Naissance du citoyen secoureur en France 1780-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2006, 9782753502857. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires vivantes et archives d'un espoir déçu : construire les archives de l'énergie solaire en contexte de coopération (années 1960-années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (256), pp.135-168. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131lj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les énergies fossiles. Les leçons solaires d’Augustin Mouchot, le Semurois universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CXXX (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauveteurs ont une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille de Lassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauxite Mining Conflicts in Guinea: Causes Identification, Analysis, and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiagha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Deyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing and Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijmpem.20210603.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’énergie solaire : Trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (NS 2020/1 - 1er semestre 2020), pp. 9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était quelque chose de super ! » Dix-huit mois au Burkina-Faso avec la Sofretes 1978-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire au Musée ? Éléments d'une lecture énergopolitique du projet muséal Sofretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 22-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du solaire par le froid et inversement : Techniques frigorifiques et énergie solaire, une continuité technologique oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énergie solaire thermodynamique en Afrique : la Société française d’études thermiques et d’énergie solaire, ou Sofretes (1973-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’énergie en Afrique : les faits et les chiffres (261-262), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.261.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honneur en crise : scandales politiques et usages sociaux de la dégradation de la Légion d'honneur à la fin du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire des ordres et décorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action des magistrats dans la régulation des risques collectifs : l'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Justice et Politique (III). Les magistratures sociales, 44-45, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-toi et le solaire t’aidera. Les leçons des objets solaires d’Abdoulaye Touré (1954-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres internationales Roger Decottignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dakar/Chambéry, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « humanités énergétiques » : humaniser l’énergie et construire des énergies pour l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International de l’Economie Sociale et Solidaire 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et patrie 1804-2004 : réflexions sur la non-histoire de la Légion d'honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Association Française de Science Politique « Science politique/Histoire » 4-6 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'énergie : savoirs, pouvoirs et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice; Kern, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réciprocité dans la coopération : créativité de l'économie sociale et solidaire en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2024, Economie, Gestion et Société, 978-2-7535-9875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Traité d'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élong Fils, François-Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Traité D'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2023, 978-2-336-40528-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des pensées (et des carburants) fossiles ? Éduquer aux énergies et à l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l’économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-62, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique. Préface à la nouvelle édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Caille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique (Nouvelle édition à partir du texte de 1964) / Abdou Moumouni Dioffo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IX-XV, 2019, Mémoires des Suds, 978-2-924661-75-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mouchot dans &amp;quot;Arpenter l’Utopie&amp;quot; ] : &amp;quot;Essai de l'appareil Mouchot&amp;quot; ; &amp;quot;Mouchot versus Rodaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marçot, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arpenter l'utopie : Élie Roudaire à la recherche de la mer intérieure saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la Bibliothèque Multimédia du Grand Guéret, pp.102, 133, 2018, 978-2-9537544-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sauveteurs : éléments sur la place du sauvetage en mer dans l’économie morale de la France moderne (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kocher-Marboeuf, Éric; Péret, Jacques; Sauzeau, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du du sauvetage et de la sécurité en mer : du phare d’Alexandrie au satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.25-40, 2018, Coll. Maritimes, 978-2-84654-490-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1970-1980 : l’énergie solaire selon Abdou Moumouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.170-71, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du texte « L’énergie solaire dans les pays africains » : Abdou Moumouni Dioffo, un demi-siècle solaire plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1983 : des pompes solaires au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.150-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié : représentations sociales et expérimentations en matière d’énergie solaire en Afrique XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane ; Blanc, Maurice ; Amarouche, Ahcène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les innovations sociales dans le développement durable : de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.39-59, 2018, Sociologies et environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Michel Wright, un présent empêché ou les quatre décennies de l’héliotechnique ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-330, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénégal : une histoire solaire : recherche, innovation et sensibilisation dans les énergies vertes de 1960 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme-écran de la mort technologique : la célébration du courage civil dans l’accident industriel ou productif au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : savoirs, régulations, politiques d’assistance, fin XVIIe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-254, 2016, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le soleil ne revenait pas&amp;quot;. Droit et perception de l’accidentologie des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Jean-François ; Calley, Grégoire ; Dreuille, Jean-François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident en montagne : étude juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie ; Lextenso [diff.], pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de la distinction : politiques de l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine,Marion; Monier, Frédéric; Prochasson, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.326-338, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité du soleil. Les promesses contemporaines de l’énergie solaire au prisme du roman utopique Travail (1901) d’Emile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie solaire. Aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sociaux et collectifs d’évolution d’une expertise judiciaire spécifique : les sports de montagne en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Favro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec et Doc, pp.97-106, 2009, 978-2-7430-1104-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des sauveteurs. Secours courageux et pédagogie de l'exemplarité civique et morale XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation-Culture-Littérature, actes du colloque du CREL-ILLE - octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p401-412, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héros du devoir. Presse populaire et traitement médiatique des catastrophes au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favier et A-M. Granet-Abisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et représentations des catastrophes depuis l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la MSH-Alpes, pp.307-326, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bijoux d'hommes ? Usages et port des décorations dans la sexualisation des rôles sociaux et politiques au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.91-106, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médailles contre la violence ? Le sauveteur maritime, les Hospitaliers-Sauveteurs Bretons et l'imaginaire civique du dévouement courageux au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Augeron et M. Tranchant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence et la mer dans l'espace atlantique (XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.373-387, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partenariat à la controverse. Intervention des autorités judiciaires et remise en cause d'une 'auto-gestion' des risques : le cas des activités sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques collectifs et situations de crise. Apports de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2003, Risques collectifs et situations de crise, 2-7475-4925-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide comme professionnel de l’alpinisme : perceptions et enjeux du traitement judiciaire de la responsabilité dans le domaine des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles d’alpinismes européens : origines et mutations des activités de grimpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pétrole » de Pasolini adapté au théâtre : le dévoilement de l’obscénité fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.7s75gpdgp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’énergie solaire a-t-il été torpillé en 1882 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.695an9a7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pétrosavoirs&amp;quot; alliés des climatosceptiques contre les énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.j6y6f36wm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des bijoux pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Salvetti-Lionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de pompe solaire Sofretes. Première station de pompage solaire commercialisée au monde. Station de village de Medina Dakhar (Sénégal, 1976) [Dossier de présentation de la maquette du Musée des Arts et Métiers à Paris]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié et dévouement : une histoire des Sauveteurs Volontaires du Salève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire des conseillers généraux de Savoie et Haute-Savoie 1860-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié. Représentations sociales et expérimentations en matière d’énergie solaire en Afrique 19ème - 20ème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Annuaire des Conseillers Généraux de Savoie et de Haute-Savoie de 1860 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons solaires d’Augustin Mouchot [Société d’Encouragement pour l’Industrie Nationale 22/6/2023]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tailleur » et ses modèles d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences Juridiques et Politiques Université Cheikh Anta Diop (Dakar); Faculté de Droit Université Savoie Mont Blanc (Chambéry), pp.237, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1), 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy at the Museum of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchot Girardier : deux trous noirs de la mémoire solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte du pompier courageux : origines du mythe [accompagné d'un entretien (3h) en vidéo avec Christophe Benfegouhl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F2C5A4"/>
+    <w:nsid w:val="30893A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-caille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10988888X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librinova.com/librairie/frederic-caille/linvention-de-lenergie-solaire-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya K N Reddy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/penser-les-energies-depuis-les-suds-anthologie-reddy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moumouni Dioffo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/abdoumoumouni/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/7134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouthon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131lj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Lassus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiagha Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Deyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmpem.20210603.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourachot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10211/la-reciprocite-dans-la-cooperation" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334933v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_traite_d_abuja_regards_pluriels_sur_trois_decennies_de_reformes_institutionnelles_et_politiques_frederic_caille_francois_xavier_elong_fils-9782336405285-78197.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/educationmoumouni/front-matter/preface-a-la-nouvelle-edition/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/le-senegal-une-histoire-solaire-recherche-innovation-et-sensibilisation-dans-les-energies-vertes-de-1960-aux-enjeux-contemporains/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-albert-michel-wright/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/front-matter/introduction/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-du-texte-%e2%80%89lenergie-solaire-dans-les-pays-africains%e2%80%89-abdou-moumouni-dioffo-un-demi-siecle-solaire-plus-tard/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.695an9a7c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Salvetti-Lionne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6y6f36wm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-caille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10988888X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librinova.com/librairie/frederic-caille/linvention-de-lenergie-solaire-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya K N Reddy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/penser-les-energies-depuis-les-suds-anthologie-reddy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moumouni Dioffo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/abdoumoumouni/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/7134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouthon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131lj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Lassus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiagha Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Deyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmpem.20210603.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourachot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10211/la-reciprocite-dans-la-cooperation" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334933v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_traite_d_abuja_regards_pluriels_sur_trois_decennies_de_reformes_institutionnelles_et_politiques_frederic_caille_francois_xavier_elong_fils-9782336405285-78197.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/educationmoumouni/front-matter/preface-a-la-nouvelle-edition/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/front-matter/introduction/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-du-texte-%e2%80%89lenergie-solaire-dans-les-pays-africains%e2%80%89-abdou-moumouni-dioffo-un-demi-siecle-solaire-plus-tard/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-albert-michel-wright/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/le-senegal-une-histoire-solaire-recherche-innovation-et-sensibilisation-dans-les-energies-vertes-de-1960-aux-enjeux-contemporains/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s75gpdgp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.695an9a7c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6y6f36wm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Salvetti-Lionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>