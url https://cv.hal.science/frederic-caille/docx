--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Caille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10988888X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contacts & ensemble de mes publications, voir aussi : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site web du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moisson du Soleil. L'hélio-odyssée d'Augustin Mouchot racontée par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOD, 1, 2025, 978-2-3225-5921-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de l’énergie solaire : la véritable histoire d’Augustin Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2023, 979-10-405-2540-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les énergies depuis les Suds : une anthologie de textes d’Amulya K. N. Reddy (1930-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya K N Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2022, Mémoire des Suds, 978-2-925128-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric. Éditions science et bien commun [esbc], pp.397, 2019, Mémoire des Suds, 978-2-924661-75-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2631977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369, 2018, Environnement, 978-2-924661-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo (1929-1991) : le précurseur nigérien de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2018, Mémoire des Suds, 978-2-924661-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Figure du Sauveteur. Naissance du citoyen secoureur en France 1780-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2006, 9782753502857. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires vivantes et archives d'un espoir déçu : construire les archives de l'énergie solaire en contexte de coopération (années 1960-années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (256), pp.135-168. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131lj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les énergies fossiles. Les leçons solaires d’Augustin Mouchot, le Semurois universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CXXX (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauveteurs ont une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille de Lassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauxite Mining Conflicts in Guinea: Causes Identification, Analysis, and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiagha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Deyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing and Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijmpem.20210603.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’énergie solaire : Trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (NS 2020/1 - 1er semestre 2020), pp. 9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était quelque chose de super ! » Dix-huit mois au Burkina-Faso avec la Sofretes 1978-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire au Musée ? Éléments d'une lecture énergopolitique du projet muséal Sofretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 22-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du solaire par le froid et inversement : Techniques frigorifiques et énergie solaire, une continuité technologique oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énergie solaire thermodynamique en Afrique : la Société française d’études thermiques et d’énergie solaire, ou Sofretes (1973-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’énergie en Afrique : les faits et les chiffres (261-262), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.261.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honneur en crise : scandales politiques et usages sociaux de la dégradation de la Légion d'honneur à la fin du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire des ordres et décorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action des magistrats dans la régulation des risques collectifs : l'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Justice et Politique (III). Les magistratures sociales, 44-45, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-toi et le solaire t’aidera. Les leçons des objets solaires d’Abdoulaye Touré (1954-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres internationales Roger Decottignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dakar/Chambéry, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « humanités énergétiques » : humaniser l’énergie et construire des énergies pour l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International de l’Economie Sociale et Solidaire 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et patrie 1804-2004 : réflexions sur la non-histoire de la Légion d'honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Association Française de Science Politique « Science politique/Histoire » 4-6 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'énergie : savoirs, pouvoirs et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice; Kern, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réciprocité dans la coopération : créativité de l'économie sociale et solidaire en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2024, Economie, Gestion et Société, 978-2-7535-9875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Traité d'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élong Fils, François-Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Traité D'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2023, 978-2-336-40528-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des pensées (et des carburants) fossiles ? Éduquer aux énergies et à l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l’économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-62, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique. Préface à la nouvelle édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Caille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique (Nouvelle édition à partir du texte de 1964) / Abdou Moumouni Dioffo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IX-XV, 2019, Mémoires des Suds, 978-2-924661-75-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mouchot dans &amp;quot;Arpenter l’Utopie&amp;quot; ] : &amp;quot;Essai de l'appareil Mouchot&amp;quot; ; &amp;quot;Mouchot versus Rodaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marçot, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arpenter l'utopie : Élie Roudaire à la recherche de la mer intérieure saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la Bibliothèque Multimédia du Grand Guéret, pp.102, 133, 2018, 978-2-9537544-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sauveteurs : éléments sur la place du sauvetage en mer dans l’économie morale de la France moderne (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kocher-Marboeuf, Éric; Péret, Jacques; Sauzeau, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du du sauvetage et de la sécurité en mer : du phare d’Alexandrie au satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.25-40, 2018, Coll. Maritimes, 978-2-84654-490-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1970-1980 : l’énergie solaire selon Abdou Moumouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.170-71, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du texte « L’énergie solaire dans les pays africains » : Abdou Moumouni Dioffo, un demi-siècle solaire plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1983 : des pompes solaires au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.150-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié : représentations sociales et expérimentations en matière d’énergie solaire en Afrique XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane ; Blanc, Maurice ; Amarouche, Ahcène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les innovations sociales dans le développement durable : de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.39-59, 2018, Sociologies et environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Michel Wright, un présent empêché ou les quatre décennies de l’héliotechnique ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-330, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénégal : une histoire solaire : recherche, innovation et sensibilisation dans les énergies vertes de 1960 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme-écran de la mort technologique : la célébration du courage civil dans l’accident industriel ou productif au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : savoirs, régulations, politiques d’assistance, fin XVIIe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-254, 2016, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le soleil ne revenait pas&amp;quot;. Droit et perception de l’accidentologie des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Jean-François ; Calley, Grégoire ; Dreuille, Jean-François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident en montagne : étude juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie ; Lextenso [diff.], pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de la distinction : politiques de l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine,Marion; Monier, Frédéric; Prochasson, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.326-338, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité du soleil. Les promesses contemporaines de l’énergie solaire au prisme du roman utopique Travail (1901) d’Emile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie solaire. Aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sociaux et collectifs d’évolution d’une expertise judiciaire spécifique : les sports de montagne en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Favro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec et Doc, pp.97-106, 2009, 978-2-7430-1104-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des sauveteurs. Secours courageux et pédagogie de l'exemplarité civique et morale XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation-Culture-Littérature, actes du colloque du CREL-ILLE - octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p401-412, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héros du devoir. Presse populaire et traitement médiatique des catastrophes au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favier et A-M. Granet-Abisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et représentations des catastrophes depuis l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la MSH-Alpes, pp.307-326, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bijoux d'hommes ? Usages et port des décorations dans la sexualisation des rôles sociaux et politiques au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.91-106, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médailles contre la violence ? Le sauveteur maritime, les Hospitaliers-Sauveteurs Bretons et l'imaginaire civique du dévouement courageux au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Augeron et M. Tranchant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence et la mer dans l'espace atlantique (XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.373-387, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partenariat à la controverse. Intervention des autorités judiciaires et remise en cause d'une 'auto-gestion' des risques : le cas des activités sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques collectifs et situations de crise. Apports de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2003, Risques collectifs et situations de crise, 2-7475-4925-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide comme professionnel de l’alpinisme : perceptions et enjeux du traitement judiciaire de la responsabilité dans le domaine des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles d’alpinismes européens : origines et mutations des activités de grimpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pétrole » de Pasolini adapté au théâtre : le dévoilement de l’obscénité fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.7s75gpdgp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’énergie solaire a-t-il été torpillé en 1882 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.695an9a7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pétrosavoirs&amp;quot; alliés des climatosceptiques contre les énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.j6y6f36wm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des bijoux pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Salvetti-Lionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de pompe solaire Sofretes. Première station de pompage solaire commercialisée au monde. Station de village de Medina Dakhar (Sénégal, 1976) [Dossier de présentation de la maquette du Musée des Arts et Métiers à Paris]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié et dévouement : une histoire des Sauveteurs Volontaires du Salève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire des conseillers généraux de Savoie et Haute-Savoie 1860-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié. Représentations sociales et expérimentations en matière d’énergie solaire en Afrique 19ème - 20ème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Annuaire des Conseillers Généraux de Savoie et de Haute-Savoie de 1860 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons solaires d’Augustin Mouchot [Société d’Encouragement pour l’Industrie Nationale 22/6/2023]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tailleur » et ses modèles d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences Juridiques et Politiques Université Cheikh Anta Diop (Dakar); Faculté de Droit Université Savoie Mont Blanc (Chambéry), pp.237, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1), 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy at the Museum of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchot Girardier : deux trous noirs de la mémoire solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte du pompier courageux : origines du mythe [accompagné d'un entretien (3h) en vidéo avec Christophe Benfegouhl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Caille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10988888X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contacts & ensemble de mes publications, voir aussi : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site web du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moisson du Soleil. L'hélio-odyssée d'Augustin Mouchot racontée par lui-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOD, 1, 2025, 978-2-3225-5921-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Invention de l’énergie solaire : la véritable histoire d’Augustin Mouchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2023, 979-10-405-2540-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les énergies depuis les Suds : une anthologie de textes d’Amulya K. N. Reddy (1930-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya K N Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2022, Mémoire des Suds, 978-2-925128-19-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric. Éditions science et bien commun [esbc], pp.397, 2019, Mémoire des Suds, 978-2-924661-75-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2631977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369, 2018, Environnement, 978-2-924661-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo (1929-1991) : le précurseur nigérien de l'énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Moumouni Dioffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121, 2018, Mémoire des Suds, 978-2-924661-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Figure du Sauveteur. Naissance du citoyen secoureur en France 1780-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2006, 9782753502857. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires vivantes et archives d'un espoir déçu : construire les archives de l'énergie solaire en contexte de coopération (années 1960-années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (256), pp.135-168. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131lj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec les énergies fossiles. Les leçons solaires d’Augustin Mouchot, le Semurois universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CXXX (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauveteurs ont une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille de Lassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauxite Mining Conflicts in Guinea: Causes Identification, Analysis, and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiagha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Deyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing and Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijmpem.20210603.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'était quelque chose de super ! » Dix-huit mois au Burkina-Faso avec la Sofretes 1978-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’énergie solaire : Trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (NS 2020/1 - 1er semestre 2020), pp. 9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire au Musée ? Éléments d'une lecture énergopolitique du projet muséal Sofretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 22-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du solaire par le froid et inversement : Techniques frigorifiques et énergie solaire, une continuité technologique oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13 (1), pp. 91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énergie solaire thermodynamique en Afrique : la Société française d’études thermiques et d’énergie solaire, ou Sofretes (1973-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’énergie en Afrique : les faits et les chiffres (261-262), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.261.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honneur en crise : scandales politiques et usages sociaux de la dégradation de la Légion d'honneur à la fin du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne d'histoire des ordres et décorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.295-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action des magistrats dans la régulation des risques collectifs : l'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Justice et Politique (III). Les magistratures sociales, 44-45, pp.179-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-toi et le solaire t’aidera. Les leçons des objets solaires d’Abdoulaye Touré (1954-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres internationales Roger Decottignies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dakar/Chambéry, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « humanités énergétiques » : humaniser l’énergie et construire des énergies pour l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International de l’Economie Sociale et Solidaire 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et patrie 1804-2004 : réflexions sur la non-histoire de la Légion d'honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Association Française de Science Politique « Science politique/Histoire » 4-6 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'énergie : savoirs, pouvoirs et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice; Kern, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réciprocité dans la coopération : créativité de l'économie sociale et solidaire en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2024, Economie, Gestion et Société, 978-2-7535-9875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Traité d'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élong Fils, François-Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Traité D'Abuja : regards pluriels sur trois décennies de réformes institutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2023, 978-2-336-40528-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des pensées (et des carburants) fossiles ? Éduquer aux énergies et à l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane; Blanc, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment former à l’économie sociale et solidaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-62, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique. Préface à la nouvelle édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Caille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en Afrique (Nouvelle édition à partir du texte de 1964) / Abdou Moumouni Dioffo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions science et bien commun [esbc]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IX-XV, 2019, Mémoires des Suds, 978-2-924661-75-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1970-1980 : l’énergie solaire selon Abdou Moumouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.170-71, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mouchot dans &amp;quot;Arpenter l’Utopie&amp;quot; ] : &amp;quot;Essai de l'appareil Mouchot&amp;quot; ; &amp;quot;Mouchot versus Rodaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marçot, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arpenter l'utopie : Élie Roudaire à la recherche de la mer intérieure saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la Bibliothèque Multimédia du Grand Guéret, pp.102, 133, 2018, 978-2-9537544-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sauveteurs : éléments sur la place du sauvetage en mer dans l’économie morale de la France moderne (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kocher-Marboeuf, Éric; Péret, Jacques; Sauzeau, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du du sauvetage et de la sécurité en mer : du phare d’Alexandrie au satellite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.25-40, 2018, Coll. Maritimes, 978-2-84654-490-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du texte « L’énergie solaire dans les pays africains » : Abdou Moumouni Dioffo, un demi-siècle solaire plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1983 : des pompes solaires au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carles, Cédric; Ortiz, Thomas; Dussert, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrofutur : une contre-histoire des innovations énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buchet-Chastel, pp.150-151, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sénégal : une histoire solaire : recherche, innovation et sensibilisation dans les énergies vertes de 1960 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié : représentations sociales et expérimentations en matière d’énergie solaire en Afrique XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoessel-Ritz, Josiane ; Blanc, Maurice ; Amarouche, Ahcène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les innovations sociales dans le développement durable : de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.39-59, 2018, Sociologies et environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert-Michel Wright, un présent empêché ou les quatre décennies de l’héliotechnique ouest-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caille, Frédéric; Badji, Mamadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du soleil pour tous : l'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-330, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme-écran de la mort technologique : la célébration du courage civil dans l’accident industriel ou productif au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : savoirs, régulations, politiques d’assistance, fin XVIIe-début XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-254, 2016, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le soleil ne revenait pas&amp;quot;. Droit et perception de l’accidentologie des milieux de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Jean-François ; Calley, Grégoire ; Dreuille, Jean-François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accident en montagne : étude juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie ; Lextenso [diff.], pp.15-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de la distinction : politiques de l’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine,Marion; Monier, Frédéric; Prochasson, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.326-338, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité du soleil. Les promesses contemporaines de l’énergie solaire au prisme du roman utopique Travail (1901) d’Emile Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie solaire. Aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sociaux et collectifs d’évolution d’une expertise judiciaire spécifique : les sports de montagne en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Favro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec et Doc, pp.97-106, 2009, 978-2-7430-1104-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des sauveteurs. Secours courageux et pédagogie de l'exemplarité civique et morale XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation-Culture-Littérature, actes du colloque du CREL-ILLE - octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p401-412, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héros du devoir. Presse populaire et traitement médiatique des catastrophes au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Favier et A-M. Granet-Abisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et représentations des catastrophes depuis l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la MSH-Alpes, pp.307-326, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médailles contre la violence ? Le sauveteur maritime, les Hospitaliers-Sauveteurs Bretons et l'imaginaire civique du dévouement courageux au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Augeron et M. Tranchant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence et la mer dans l'espace atlantique (XIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.373-387, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00308132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bijoux d'hommes ? Usages et port des décorations dans la sexualisation des rôles sociaux et politiques au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.91-106, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partenariat à la controverse. Intervention des autorités judiciaires et remise en cause d'une 'auto-gestion' des risques : le cas des activités sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Gilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques collectifs et situations de crise. Apports de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2003, Risques collectifs et situations de crise, 2-7475-4925-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide comme professionnel de l’alpinisme : perceptions et enjeux du traitement judiciaire de la responsabilité dans le domaine des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles d’alpinismes européens : origines et mutations des activités de grimpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pétrole » de Pasolini adapté au théâtre : le dévoilement de l’obscénité fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.7s75gpdgp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’énergie solaire a-t-il été torpillé en 1882 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.695an9a7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pétrosavoirs&amp;quot; alliés des climatosceptiques contre les énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.j6y6f36wm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des bijoux pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Salvetti-Lionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de pompe solaire Sofretes. Première station de pompage solaire commercialisée au monde. Station de village de Medina Dakhar (Sénégal, 1976) [Dossier de présentation de la maquette du Musée des Arts et Métiers à Paris]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié et dévouement : une histoire des Sauveteurs Volontaires du Salève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annuaire des conseillers généraux de Savoie et Haute-Savoie 1860-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique solaire ou le récit oublié. Représentations sociales et expérimentations en matière d’énergie solaire en Afrique 19ème - 20ème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Annuaire des Conseillers Généraux de Savoie et de Haute-Savoie de 1860 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Deloche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons solaires d’Augustin Mouchot [Société d’Encouragement pour l’Industrie Nationale 22/6/2023]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une histoire de l’énergie solaire en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tailleur » et ses modèles d’hier à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences Juridiques et Politiques Université Cheikh Anta Diop (Dakar); Faculté de Droit Université Savoie Mont Blanc (Chambéry), pp.237, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03624661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1), 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy at the Museum of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchot Girardier : deux trous noirs de la mémoire solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte du pompier courageux : origines du mythe [accompagné d'un entretien (3h) en vidéo avec Christophe Benfegouhl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30893A93"/>
+    <w:nsid w:val="CD537AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-caille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10988888X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librinova.com/librairie/frederic-caille/linvention-de-lenergie-solaire-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya K N Reddy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/penser-les-energies-depuis-les-suds-anthologie-reddy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moumouni Dioffo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/abdoumoumouni/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/7134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouthon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131lj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Lassus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiagha Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Deyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmpem.20210603.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourachot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10211/la-reciprocite-dans-la-cooperation" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334933v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_traite_d_abuja_regards_pluriels_sur_trois_decennies_de_reformes_institutionnelles_et_politiques_frederic_caille_francois_xavier_elong_fils-9782336405285-78197.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/educationmoumouni/front-matter/preface-a-la-nouvelle-edition/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/front-matter/introduction/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-du-texte-%e2%80%89lenergie-solaire-dans-les-pays-africains%e2%80%89-abdou-moumouni-dioffo-un-demi-siecle-solaire-plus-tard/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-albert-michel-wright/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/le-senegal-une-histoire-solaire-recherche-innovation-et-sensibilisation-dans-les-energies-vertes-de-1960-aux-enjeux-contemporains/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s75gpdgp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.695an9a7c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6y6f36wm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Salvetti-Lionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-caille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10988888X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librinova.com/librairie/frederic-caille/linvention-de-lenergie-solaire-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya K N Reddy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/penser-les-energies-depuis-les-suds-anthologie-reddy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Moumouni Dioffo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/abdoumoumouni/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/7134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouthon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131lj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Lassus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiagha Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Deyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Barry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmpem.20210603.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourachot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10211/la-reciprocite-dans-la-cooperation" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334933v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_traite_d_abuja_regards_pluriels_sur_trois_decennies_de_reformes_institutionnelles_et_politiques_frederic_caille_francois_xavier_elong_fils-9782336405285-78197.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/educationmoumouni/front-matter/preface-a-la-nouvelle-edition/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/front-matter/introduction/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-du-texte-%e2%80%89lenergie-solaire-dans-les-pays-africains%e2%80%89-abdou-moumouni-dioffo-un-demi-siecle-solaire-plus-tard/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/le-senegal-une-histoire-solaire-recherche-innovation-et-sensibilisation-dans-les-energies-vertes-de-1960-aux-enjeux-contemporains/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/soleilpourtous/chapter/presentation-albert-michel-wright/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7s75gpdgp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05052624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.695an9a7c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6y6f36wm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Salvetti-Lionne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>