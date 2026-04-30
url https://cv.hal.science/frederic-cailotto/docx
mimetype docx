--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1190,295 +1190,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suramin increases cartilage proteoglycan accumulation in vitro and protects against joint damage triggered by papain injection in mouse knees in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOT1L safeguards cartilage homeostasis and protects against osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederique Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Aznar-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ploi Yibmantasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura-An Guns</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Vandooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704542v1</w:t>
+                <w:t xml:space="preserve">hal-01704515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOT1L safeguards cartilage homeostasis and protects against osteoarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suramin increases cartilage proteoglycan accumulation in vitro and protects against joint damage triggered by papain injection in mouse knees in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-An Guns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Monteagudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Cornelis</w:t>
+                <w:t xml:space="preserve">Maryna Kvasnytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Aznar-Lopez</w:t>
+                <w:t xml:space="preserve">Greet Kerckhofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ploi Yibmantasiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura-An Guns</w:t>
+                <w:t xml:space="preserve">Jennifer Vandooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15889. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704515v1</w:t>
+                <w:t xml:space="preserve">hal-01704542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast Growth Factor 23 drives MMP13 expression in human osteoarthritic chondrocytes in a Klotho-independent manner</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cailotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa de Vooght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Aznar-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Alfons Vanoirbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2362,291 +2362,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inorganic Pyrophosphate Transporter ANK Preserves the Differentiated Phenotype of Articular Chondrocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cailotto</w:t>
+                <w:t xml:space="preserve">Inorganic phosphate (Pi) modulates the expression of key regulatory proteins of the inorganic pyrophosphate (PPi) metabolism in TGF-β1-stimulated chondrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Hamadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.050534⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.209-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-2010-0634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704435v1</w:t>
+                <w:t xml:space="preserve">hal-02121641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic phosphate (Pi) modulates the expression of key regulatory proteins of the inorganic pyrophosphate (PPi) metabolism in TGF-β1-stimulated chondrocytes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">The Inorganic Pyrophosphate Transporter ANK Preserves the Differentiated Phenotype of Articular Chondrocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cailotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (3), pp.209-15. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (14), pp.10572-10582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-2010-0634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.050534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121641v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-reactive protein (CRP) increases VEGF-A expression in monocytic cells via a PI3-kinase and ERK 1/2 signaling dependent pathway</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrocalcinoses articulaires familiales: nouvelles approches physiopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cailotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic pyrophosphate generation by transforming growth factor-beta-1 is mainly dependent on ANK induction by Ras/Raf-1/extracellular signal-regulated kinase pathways in chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cailotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Escribano-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique M F Cornelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Roover" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53604-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04284717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1254977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379813v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Escribano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Cherifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Casas-Fraile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.150451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Peeters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteagudo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemko Tylzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Luyten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Lories" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Accio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.10.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-An Guns" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kvasnytsia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Kerckhofs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vandooren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cornelis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aznar-Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploi Yibmantasiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thysen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeta Parimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vald&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Casta&#241;o-Betancourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen de Langhe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Vooght" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Alfons Vanoirbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0202-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castano Betancourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerkhof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119899109" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Lodewyckx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.175448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.050534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Hamad&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0634" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hanriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Kolopp-Sarda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.12.046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFPQMBDF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2006.11.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT9DBF6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbeth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fumeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/82.2.467" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Chayem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03566488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Escribano-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique M F Cornelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Roover" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Sermon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53604-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04284717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1254977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379813v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Escribano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Cherifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Casas-Fraile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.150451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Peeters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteagudo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemko Tylzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Luyten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Lories" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Accio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.10.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Cornelis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Aznar-Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploi Yibmantasiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-An Guns" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kvasnytsia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Kerckhofs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vandooren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Presle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.06.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thysen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeta Parimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vald&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Casta&#241;o-Betancourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen de Langhe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Vooght" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Alfons Vanoirbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0202-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castano Betancourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerkhof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119899109" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Lodewyckx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.175448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Hamad&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0634" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.050534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hanriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Kolopp-Sarda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.12.046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFPQMBDF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2006.11.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGT9DBF6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbeth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fumeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/82.2.467" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Chayem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03566488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>