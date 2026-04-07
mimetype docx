--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1260,425 +1260,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids prevent myosteatosis and lipotoxicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary omega 3 fatty acids and skeletal muscle metabolism: a review of clinical and preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2024.109722⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686812v1</w:t>
+                <w:t xml:space="preserve">hal-04631363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental model of western diet in female Wistar rats leads to cardiac hypoxia related to a stimulated contractility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids prevent myosteatosis and lipotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Jouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-023-01003-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.109722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2024.109722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373457v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega 3 fatty acids and skeletal muscle metabolism: a review of clinical and preclinical studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">An experimental model of western diet in female Wistar rats leads to cardiac hypoxia related to a stimulated contractility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-023-01003-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631363v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio imagery user-friendly tool for automatic morphometry measurement on muscle cell cultures and histological sections</w:t>
               </w:r>
@@ -1792,2659 +1792,2659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric and concentric exercises induce different adaptions in adipose tissue biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Touron</w:t>
+                <w:t xml:space="preserve">Laura Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-023-00956-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brun</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04162926v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
+                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Talvas</w:t>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Norgieux</w:t>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Burban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Patrac</w:t>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162920v1</w:t>
+                <w:t xml:space="preserve">hal-04162926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">E. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rossignon</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Carayon</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Capel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531138v1</w:t>
+                <w:t xml:space="preserve">hal-03677749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
+                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Fanny Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Fréderic Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677749v1</w:t>
+                <w:t xml:space="preserve">hal-03531138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
+                <w:t xml:space="preserve">Adipose Tissue Dysfunctions in Response to an Obesogenic Diet Are Reduced in Mice after Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180100v1</w:t>
+                <w:t xml:space="preserve">hal-03514305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512482v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154591v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Groussard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Josset</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420264v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Tissue Dysfunctions in Response to an Obesogenic Diet Are Reduced in Mice after Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.838. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11120838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514305v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could Omega 3 Fatty Acids Preserve Muscle Health in Rheumatoid Arthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100700v1</w:t>
+                <w:t xml:space="preserve">hal-02450321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals plausible interactive effects between dairy product consumption and metabolic syndrome in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bongard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. A. Michelotti</w:t>
+                <w:t xml:space="preserve">C. Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178453v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Role of Replacing Dietary Saturated Fatty Acids with Polyunsaturated Fatty Acids in the Prevention of Sarcopenia: Findings from the NU-AGE Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miriam Capri</w:t>
+                <w:t xml:space="preserve">EPA is cardioprotective in male rats subjected to sepsis, but ALA is not beneficial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12103079⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9050371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118717v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA is cardioprotective in male rats subjected to sepsis, but ALA is not beneficial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Beneficial Role of Replacing Dietary Saturated Fatty Acids with Polyunsaturated Fatty Acids in the Prevention of Sarcopenia: Findings from the NU-AGE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Montiel-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox9050371⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.3079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12103079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623721v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Omega 3 Fatty Acids Preserve Muscle Health in Rheumatoid Arthritis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics reveals plausible interactive effects between dairy product consumption and metabolic syndrome in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tournadre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. A. Michelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (5), pp.1497-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12010223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02450321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+                <w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vial</w:t>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevenet</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394660v1</w:t>
+                <w:t xml:space="preserve">hal-03100700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intramuscular toxic lipids, a link between fat mass accumulation and sarcopenia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alterations of HDL particle phospholipid composition and role of inflammation in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Walrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2019023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-019-00694-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154614v1</w:t>
+                <w:t xml:space="preserve">hal-02266293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of HDL particle phospholipid composition and role of inflammation in rheumatoid arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dutheil</w:t>
+                <w:t xml:space="preserve">Accumulation of intramuscular toxic lipids, a link between fat mass accumulation and sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soubrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (4), </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-019-00694-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2019023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02266293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,64 +4534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,797 +4674,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.E2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793730v1</w:t>
+                <w:t xml:space="preserve">hal-02621766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (4), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12986-018-0252-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710355v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0252-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182404v1</w:t>
+                <w:t xml:space="preserve">hal-01710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Gatineau</w:t>
+                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769296v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Analysis of Body Composition Among Healthy Elderly From the European NU-AGE Study: Sex and Country Specific Features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giampieri</w:t>
+                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01693⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958292v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cross-Sectional Analysis of Body Composition Among Healthy Elderly From the European NU-AGE Study: Sex and Country Specific Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bazzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Guidarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621766v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuregulin 1 improves complex 2-mediated mitochondrial respiration in skeletal muscle of healthy and diabetic mice</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,1245 +5712,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Laillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), pp.1382-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512083v1</w:t>
+                <w:t xml:space="preserve">hal-01464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N − 3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1861 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate dose-dependently regulates palmitate metabolism and insulin signaling in C2C12 myotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Cheraïti</w:t>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Acquaviva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.587-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01594528v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N−3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+                <w:t xml:space="preserve">Oleate dose-dependently regulates palmitate metabolism and insulin signaling in C2C12 myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Cheraïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Brugère</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1861 (1), pp.12-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1861 (12 (Part A)), pp.2000-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594463v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
+                <w:t xml:space="preserve">N−3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1861 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464071v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining citrulline with atorvastatin preserves glucose homeostasis in a murine model of diet-induced obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capel</w:t>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chabrier</w:t>
+                <w:t xml:space="preserve">E. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pitois</w:t>
+                <w:t xml:space="preserve">B. Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (9), pp.949-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850488v1</w:t>
+                <w:t xml:space="preserve">hal-01850491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Training Combined With A Well-balanced Diet Activates Nrg1 Pathway In Gastrocnemius Of Obese Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining citrulline with atorvastatin preserves glucose homeostasis in a murine model of diet-induced obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sirvent</w:t>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ennequin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Gerbaix</w:t>
+                <w:t xml:space="preserve">S. Le Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000477558.97412.35⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (20), pp.4996-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062451v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training and return to a well-balanced diet activate the neuregulin 1/ErbB pathway in skeletal muscle of obese rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+                <w:t xml:space="preserve">Exercise Training Combined With A Well-balanced Diet Activates Nrg1 Pathway In Gastrocnemius Of Obese Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">V. Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Caillaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maude Gerbaix</w:t>
+                <w:t xml:space="preserve">M. Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp270026⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000477558.97412.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217628v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Exercise training and return to a well-balanced diet activate the neuregulin 1/ErbB pathway in skeletal muscle of obese rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Acquaviva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Pitois</w:t>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (9), pp.949-59. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (12), pp.2665-2677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jp270026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850491v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibernoma: a clinical model for exploring the role of brown adipose tissue in the regulation of body weight?</w:t>
               </w:r>
@@ -7064,510 +7064,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipotoxicité hépatique au cours du diabète: Rôle des dysfonctions mitochondriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérengère B. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar M. Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (11), pp.952-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644413v1</w:t>
+                <w:t xml:space="preserve">hal-01002234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sterol-Regulatory Element-Binding Protein 1c Target Genes in Mouse Liver during Aging and High-Fat Diet</w:t>
+                <w:t xml:space="preserve">Lipotoxicité hépatique au cours du diabète: Rôle des dysfonctions mitochondriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabète et Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (66), pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02644183v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 polyunsaturated fatty acids modulate metabolism of insulin-sensitive tissues: implication for the prevention of type 2 diabetes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Sterol-Regulatory Element-Binding Protein 1c Target Genes in Mouse Liver during Aging and High-Fat Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland-Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0303-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.107 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000350751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002235v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 polyunsaturated fatty acids modulate metabolism of insulin-sensitive tissues: implication for the prevention of type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.647-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0303-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01002234v1</w:t>
+                <w:t xml:space="preserve">hal-01002235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and obesity induce distinct gene expression adaptation in the liver of C57BL/6J mice.</w:t>
               </w:r>
@@ -7681,307 +7681,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages and adipocytes in human obesity: adipose tissue gene expression and insulin sensitivity during calorie restriction and weight stabilization.</w:t>
+                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+                <w:t xml:space="preserve">Magalie Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balbine Roussel</w:t>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Vítková</w:t>
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (7), pp.1558-67. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (8), pp.570-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db09-0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00410109v1</w:t>
+                <w:t xml:space="preserve">hal-02667009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
+                <w:t xml:space="preserve">Macrophages and adipocytes in human obesity: adipose tissue gene expression and insulin sensitivity during calorie restriction and weight stabilization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle M. Balage</w:t>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.1558-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667009v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TCF7L2 polymorphisms on obesity in European populations.</w:t>
               </w:r>
@@ -8114,51 +8114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of energy restriction and macronutrient composition to changes in adipose tissue gene expression during dietary weight-loss programs in obese women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8235,64 +8235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma levels and adipose tissue messenger ribonucleic acid expression of retinol-binding protein 4 are reduced during calorie restriction in obese subjects but are not related to diet-induced changes in insulin sensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Vítková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Klimcáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Kovacikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,51 +8529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9037,665 +9037,665 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic changes induced by arthritis and the effects of omega</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision nutrition and nutriomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UIK, instituto IMDEA, Mar 2025, San sebastian, Spain</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000849v1</w:t>
+                <w:t xml:space="preserve">hal-05235634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oléagineux et diversification des sources de protéines pour l’alimentation humaine : l’exemple de la cameline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, SFNCM, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidomic changes induced by arthritis and the effects of omega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Precision nutrition and nutriomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIK, instituto IMDEA, Mar 2025, San sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316462v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423172v1</w:t>
+                <w:t xml:space="preserve">hal-05316462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235634v1</w:t>
+                <w:t xml:space="preserve">hal-05423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related anabolic resistance in skeletal muscle - Modulation by n-3 PUFA</w:t>
               </w:r>
@@ -9763,64 +9763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific lipidomic signature associated to modification in skeletal muscle protein homeostasis during collagen-induced-arthritis in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,937 +9869,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des omega 3 sur le tissu adipeux blanc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarcopenic Obesity And All-Cause Mortality In Middle-Aged And Older People: A Population-Based Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. pp.477-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383269v1</w:t>
+                <w:t xml:space="preserve">hal-04186911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des omega 3 sur le tissu adipeux blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN-SFNCM, Dec 2023, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661814v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTPIOD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203606v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenic Obesity And All-Cause Mortality In Middle-Aged And Older People: A Population-Based Study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTPIOD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186911v1</w:t>
+                <w:t xml:space="preserve">hal-05203606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394821v1</w:t>
+                <w:t xml:space="preserve">hal-03461979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461962v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
@@ -10822,320 +10822,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462012v1</w:t>
+                <w:t xml:space="preserve">hal-03461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461979v1</w:t>
+                <w:t xml:space="preserve">hal-03462012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis induces alterations of HDL particle phospholipid composition, links with cardiovascular risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11331,286 +11331,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Analyse des relations entre la consommation de produits laitiers et le syndrome métabolique chez l'homme par métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">G. Michelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916907v1</w:t>
+                <w:t xml:space="preserve">hal-01927453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre la consommation de produits laitiers et le syndrome métabolique chez l'homme par métabolomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Michelotti</w:t>
+                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927453v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
               </w:r>
@@ -11622,77 +11622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. annual CTPIOD meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saragosse, Spain</w:t>
@@ -11715,359 +11715,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796287v1</w:t>
+                <w:t xml:space="preserve">hal-02794353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794353v1</w:t>
+                <w:t xml:space="preserve">hal-02796287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders (SCWD). USA., Dec 2015, Paris, France. n.p</w:t>
@@ -12090,648 +12090,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
+                <w:t xml:space="preserve">STATIMPROVE : une combinaison innovante pour le traitement de l'obésité et du diabète de type 2- Le projet STATIMPROVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cynober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065489v1</w:t>
+                <w:t xml:space="preserve">hal-02740029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALA, EPA and DHA differentially Modulate Palmitate-induced Lipotoxicity through Alterations of its Metabolism and Storage in C12C12 Muscle Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Euro Fed Lipid Congress on oils, Fats and Lipids: From Lipidomics to Industrial Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. Frankfurt, DEU., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190094v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pitois</w:t>
+                <w:t xml:space="preserve">ALA, EPA and DHA differentially Modulate Palmitate-induced Lipotoxicity through Alterations of its Metabolism and Storage in C12C12 Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Servane Le Plénier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. Euro Fed Lipid Congress on oils, Fats and Lipids: From Lipidomics to Industrial Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. Frankfurt, DEU., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743819v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’ Institut Multidisciplinaire de Biochimie des Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Villeurbanne, FRA., Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743753v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATIMPROVE : une combinaison innovante pour le traitement de l'obésité et du diabète de type 2- Le projet STATIMPROVE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cynober</w:t>
+                <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moinard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’ Institut Multidisciplinaire de Biochimie des Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Villeurbanne, FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740029v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
               </w:r>
@@ -12743,51 +12743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne Lyon, Grenoble, Clermont - Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12812,77 +12812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citulline et métabolisme glucido-lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12946,64 +12946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Nutrition Enterale et Parenterale (SFNEP). FRA., Dec 2012, Nantes, France</w:t>
@@ -13045,51 +13045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sensibilité musculaire à l’insuline par les acides gras polyinsaturés de la famille n-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,325 +13308,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’apport protéique sur le métabolisme musculaire de rats rendus obèses par un régime riche en graisses dans un contexte d’obésité sarcopénique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+                <w:t xml:space="preserve">Prevention of muscle atrophy and myosteatosis by polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESPEN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150529v1</w:t>
+                <w:t xml:space="preserve">hal-03866393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Factors Related With Sarcopenic Obesity Phenotype: An Extensive Literature-Based Analyses In The So-Nuts European Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. de Antonio</w:t>
+                <w:t xml:space="preserve">Influence de l’apport protéique sur le métabolisme musculaire de rats rendus obèses par un régime riche en graisses dans un contexte d’obésité sarcopénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.653, 2023, </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2), pp.e72-e73, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186898v1</w:t>
+                <w:t xml:space="preserve">hal-04150529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence Of Sarcopenic Obesity According To The Definition And Diagnosis Criteria Of ESPEN/EASO Consensus Statement: The Rotterdam Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13634,51 +13625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.658, 2023, </w:t>
@@ -13710,471 +13701,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of muscle atrophy and myosteatosis by polyunsaturated fatty acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Mazurak</w:t>
+                <w:t xml:space="preserve">Identification Of Factors Related With Sarcopenic Obesity Phenotype: An Extensive Literature-Based Analyses In The So-Nuts European Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.653, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866393v1</w:t>
+                <w:t xml:space="preserve">hal-04186898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462036v1</w:t>
+                <w:t xml:space="preserve">hal-03048818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">UEGW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048818v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14210,320 +14210,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t>
+              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735015v1</w:t>
+                <w:t xml:space="preserve">hal-01809603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809603v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime à haute teneur en protéines dans un contexte de surnutrition lipidique et calorique sur la synthèse protéique musculaire et l’infiltration lipidique chez les rats adultes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14604,90 +14604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplémentation en AGPI n-3 sur 3 génération, intérêt vis-à-vis du développement de l’obésité et des troubles métaboliques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Journées Scientifiques de l’AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France. 2018</w:t>
@@ -14710,493 +14710,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics analysis of HDL particle in inflammatory rheumatic diseases: alteration of phospholipid composition and role of inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Soubrier</w:t>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annal EuropeanCongress of Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648176v1</w:t>
+                <w:t xml:space="preserve">hal-02785594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidomics analysis of HDL particle in inflammatory rheumatic diseases: alteration of phospholipid composition and role of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kropp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+                <w:t xml:space="preserve">C. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annal EuropeanCongress of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. Annals of the Rheumatic Diseases, 76 (S2), 2017, Annals of the Rheumatic Diseases. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.5491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785594v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Canola oil enrichment with microconsituants against metabolic disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée Scientifique IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595202v1</w:t>
+                <w:t xml:space="preserve">hal-01305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Insulin Resistance by Micronutrient-enriched Canola Oil during A High Fat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vancouver, Canada. Obesity Reviews, 17 (suppl. S2), 215 p., 2016, Obesity Reviews. </w:t>
@@ -15228,168 +15228,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses lipidomiques de la particule HDL dans la PR : altération de la composition en phospholipides et rôle de l’inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Canola oil enrichment with microconsituants against metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès Français de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">16. Journée Scientifique IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744335v1</w:t>
+                <w:t xml:space="preserve">hal-01595202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rat âgé reste sensible aux altérations métaboliques induites par un régime riche en sucre mais il est mal protégé par une supplémentation en micronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15398,633 +15398,624 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of p38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Analyses lipidomiques de la particule HDL dans la PR : altération de la composition en phospholipides et rôle de l’inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595375v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Role of p38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada. Obesity Reviews, 17 (suppl. S2), pp.1-215, 2016, Obesity Reviews. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305344v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of P38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
+                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, 12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739094v1</w:t>
+                <w:t xml:space="preserve">hal-01223535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents insulin resistance and glucose intolerance in mice fed a high fat-high sucrose diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601 p., 2015, 12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739867v1</w:t>
+                <w:t xml:space="preserve">hal-01267086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPA prévient l’insulino-résistance et l’intolérance au glucose chez la souris sous régime hyperlipidique et hypersucré</w:t>
               </w:r>
@@ -16036,77 +16027,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
@@ -16129,1132 +16120,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
+                <w:t xml:space="preserve">EPA prevents insulin resistance and glucose intolerance in mice fed a high fat-high sucrose diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601 p., 2015, 12th European Nutrition Conference (FENS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223535v1</w:t>
+                <w:t xml:space="preserve">hal-02739867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of P38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KARGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, 12th European Nutrition Conference (FENS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267086v1</w:t>
+                <w:t xml:space="preserve">hal-02739094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
+                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70755-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741873v1</w:t>
+                <w:t xml:space="preserve">hal-02739984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
+                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742098v1</w:t>
+                <w:t xml:space="preserve">hal-01190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
+                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70790-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190095v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
+                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70755-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739984v1</w:t>
+                <w:t xml:space="preserve">hal-02741873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations de la fonction mitochondriale dans le muscle squelettique de rat : comparaison entre un programme d’entrainement en concentrique et deux programmes d’entrainement en excentrique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Chavanelle</w:t>
+                <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée Scientifique du CNRH AUVERGNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809649v1</w:t>
+                <w:t xml:space="preserve">hal-02748235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Adaptations de la fonction mitochondriale dans le muscle squelettique de rat : comparaison entre un programme d’entrainement en concentrique et deux programmes d’entrainement en excentrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">6. Journée Scientifique du CNRH AUVERGNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748235v1</w:t>
+                <w:t xml:space="preserve">hal-02809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased insulin stimulation of AKt phosphorylation by DHA in mouse skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
@@ -17341,77 +17341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPA is Cardioprotective in Male Rats Subjected to Sepsis, but ALA is Not Beneficial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier-Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17583,51 +17583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle Biopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17797,51 +17797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit de combinaison pour le traitement du surpoids et/ou l'amélioration de la silhouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18348,51 +18348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87CF1917"/>
+    <w:nsid w:val="36D566D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18579,51 +18579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182434v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>