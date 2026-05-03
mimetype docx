--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -888,797 +888,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés oméga-3 sur le tissu adipeux blanc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarcopenia and Sarcopenic Obesity and Mortality Among Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.004⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.e243604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.3604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730873v1</w:t>
+                <w:t xml:space="preserve">hal-04631374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with sarcopenic obesity development: Literature review and expert panel voting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés oméga-3 sur le tissu adipeux blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.04.033⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631372v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenia and Sarcopenic Obesity and Mortality Among Older People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of factors associated with sarcopenic obesity development: Literature review and expert panel voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Benz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">M. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">M. de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (3), pp.e243604. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (6), pp.1414-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.3604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631374v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega 3 fatty acids and skeletal muscle metabolism: a review of clinical and preclinical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental model of western diet in female Wistar rats leads to cardiac hypoxia related to a stimulated contractility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Doussat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-023-01003-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631363v1</w:t>
+                <w:t xml:space="preserve">hal-04373457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids prevent myosteatosis and lipotoxicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary omega 3 fatty acids and skeletal muscle metabolism: a review of clinical and preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2024.109722⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686812v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental model of western diet in female Wistar rats leads to cardiac hypoxia related to a stimulated contractility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids prevent myosteatosis and lipotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Jouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.109722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-023-01003-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2024.109722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373457v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio imagery user-friendly tool for automatic morphometry measurement on muscle cell cultures and histological sections</w:t>
               </w:r>
@@ -1792,7234 +1792,6983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric and concentric exercises induce different adaptions in adipose tissue biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-023-00956-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
+                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brun</w:t>
+                <w:t xml:space="preserve">J. Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">E. Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162926v1</w:t>
+                <w:t xml:space="preserve">hal-04162920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Burban</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giraudet</w:t>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Patrac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04162920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
+                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Fanny Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Fréderic Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677749v1</w:t>
+                <w:t xml:space="preserve">hal-03531138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rossignon</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Carayon</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Capel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531138v1</w:t>
+                <w:t xml:space="preserve">hal-03677749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Tissue Dysfunctions in Response to an Obesogenic Diet Are Reduced in Mice after Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11120838⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514305v1</w:t>
+                <w:t xml:space="preserve">hal-03180100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154591v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03180100v1</w:t>
+                <w:t xml:space="preserve">hal-03154591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Carole Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512482v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Josset</w:t>
+                <w:t xml:space="preserve">Adipose Tissue Dysfunctions in Response to an Obesogenic Diet Are Reduced in Mice after Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420264v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Omega 3 Fatty Acids Preserve Muscle Health in Rheumatoid Arthritis?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tournadre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010223⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450321v1</w:t>
+                <w:t xml:space="preserve">hal-03100700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Metabolomics reveals plausible interactive effects between dairy product consumption and metabolic syndrome in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevenet</w:t>
+                <w:t xml:space="preserve">V. Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Michelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (5), pp.1497-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394660v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA is cardioprotective in male rats subjected to sepsis, but ALA is not beneficial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Beneficial Role of Replacing Dietary Saturated Fatty Acids with Polyunsaturated Fatty Acids in the Prevention of Sarcopenia: Findings from the NU-AGE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Montiel-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.3079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12103079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox9050371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623721v1</w:t>
+                <w:t xml:space="preserve">hal-03118717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Role of Replacing Dietary Saturated Fatty Acids with Polyunsaturated Fatty Acids in the Prevention of Sarcopenia: Findings from the NU-AGE Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miriam Capri</w:t>
+                <w:t xml:space="preserve">EPA is cardioprotective in male rats subjected to sepsis, but ALA is not beneficial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9050371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12103079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118717v1</w:t>
+                <w:t xml:space="preserve">hal-02623721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals plausible interactive effects between dairy product consumption and metabolic syndrome in humans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid accumulation and mitochondrial abnormalities are associated with fiber atrophy in skeletal muscle of rats with collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Michelotti</w:t>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1865 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2019.158574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178453v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Could Omega 3 Fatty Acids Preserve Muscle Health in Rheumatoid Arthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12010223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03100700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of HDL particle phospholipid composition and role of inflammation in rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of intramuscular toxic lipids, a link between fat mass accumulation and sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giraud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-019-00694-4⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2019023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266293v1</w:t>
+                <w:t xml:space="preserve">hal-02154614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intramuscular toxic lipids, a link between fat mass accumulation and sarcopenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Alterations of HDL particle phospholipid composition and role of inflammation in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Walrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2019023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-019-00694-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02154614v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tournadre</w:t>
+                <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Soubrier</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (3), pp.309-314. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.72-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862854v1</w:t>
+                <w:t xml:space="preserve">hal-02101573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Gaëlle Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (3), pp.309-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02101573v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621766v1</w:t>
+                <w:t xml:space="preserve">hal-01793730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Gatineau</w:t>
+                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (4), 9 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769296v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12986-018-0252-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182404v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients can reduce glucose intolerance during a high fat challenge in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Demaison</w:t>
+                <w:t xml:space="preserve">A Cross-Sectional Analysis of Body Composition Among Healthy Elderly From the European NU-AGE Study: Sex and Country Specific Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bazzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Guidarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12986-018-0259-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01793730v1</w:t>
+                <w:t xml:space="preserve">hal-01958292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Analysis of Body Composition Among Healthy Elderly From the European NU-AGE Study: Sex and Country Specific Features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giampieri</w:t>
+                <w:t xml:space="preserve">Neuregulin 1 improves complex 2-mediated mitochondrial respiration in skeletal muscle of healthy and diabetic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02029-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01958292v1</w:t>
+                <w:t xml:space="preserve">hal-01595408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuregulin 1 improves complex 2-mediated mitochondrial respiration in skeletal muscle of healthy and diabetic mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species enhance mitochondrial function, insulin sensitivity and glucose uptake in skeletal muscle of senescence accelerated prone mice SAMP8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Etienne</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gallinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02029-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595408v1</w:t>
+                <w:t xml:space="preserve">hal-01658864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species enhance mitochondrial function, insulin sensitivity and glucose uptake in skeletal muscle of senescence accelerated prone mice SAMP8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+                <w:t xml:space="preserve">Docosahexaenoic acid-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Gallinier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.587-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658864v1</w:t>
+                <w:t xml:space="preserve">hal-01512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+                <w:t xml:space="preserve">Oleate dose-dependently regulates palmitate metabolism and insulin signaling in C2C12 myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Cheraïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1861 (12 (Part A)), pp.2000-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464071v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N − 3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">N−3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Molecular and Cell Biology of Lipids</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1861 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182434v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), pp.1382-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512083v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate dose-dependently regulates palmitate metabolism and insulin signaling in C2C12 myotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Combining citrulline with atorvastatin preserves glucose homeostasis in a murine model of diet-induced obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (20), pp.4996-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01594528v1</w:t>
+                <w:t xml:space="preserve">hal-01850488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N−3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Brugère</w:t>
+                <w:t xml:space="preserve">Exercise Training Combined With A Well-balanced Diet Activates Nrg1 Pathway In Gastrocnemius Of Obese Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000477558.97412.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594463v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
+                <w:t xml:space="preserve">Exercise training and return to a well-balanced diet activate the neuregulin 1/ErbB pathway in skeletal muscle of obese rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (12), pp.2665-2677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp270026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850491v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining citrulline with atorvastatin preserves glucose homeostasis in a murine model of diet-induced obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">DHA at nutritional doses restores insulin sensitivity in skeletal muscle by preventing lipotoxicity and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rigaudiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Plenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (9), pp.949-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850488v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Training Combined With A Well-balanced Diet Activates Nrg1 Pathway In Gastrocnemius Of Obese Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gerbaix</w:t>
+                <w:t xml:space="preserve">Hibernoma: a clinical model for exploring the role of brown adipose tissue in the regulation of body weight?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe R. Paulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mishellany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gimbergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000477558.97412.35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-2829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062451v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training and return to a well-balanced diet activate the neuregulin 1/ErbB pathway in skeletal muscle of obese rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipotoxicité hépatique au cours du diabète: Rôle des dysfonctions mitochondriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabète et Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (66), pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01217628v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernoma: a clinical model for exploring the role of brown adipose tissue in the regulation of body weight?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Gimbergues</w:t>
+                <w:t xml:space="preserve">Analysis of Sterol-Regulatory Element-Binding Protein 1c Target Genes in Mouse Liver during Aging and High-Fat Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland-Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.107 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000350751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-2829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01002236v1</w:t>
+                <w:t xml:space="preserve">hal-02644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 polyunsaturated fatty acids modulate metabolism of insulin-sensitive tissues: implication for the prevention of type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (11), pp.952-60. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.647-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0303-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01002234v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipotoxicité hépatique au cours du diabète: Rôle des dysfonctions mitochondriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">High-fat diet action on adiposity, inflammation, and insulin sensitivity depends on the control low-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère B. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar M. Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (11), pp.952-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02644413v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sterol-Regulatory Element-Binding Protein 1c Target Genes in Mouse Liver during Aging and High-Fat Diet</w:t>
+                <w:t xml:space="preserve">Aging and obesity induce distinct gene expression adaptation in the liver of C57BL/6J mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Lonchampt</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M .H. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (2), pp.107 - 122. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.154-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000328190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000350751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644183v1</w:t>
+                <w:t xml:space="preserve">hal-02644912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 polyunsaturated fatty acids modulate metabolism of insulin-sensitive tissues: implication for the prevention of type 2 diabetes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrophages and adipocytes in human obesity: adipose tissue gene expression and insulin sensitivity during calorie restriction and weight stabilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0303-2⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.1558-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002235v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and obesity induce distinct gene expression adaptation in the liver of C57BL/6J mice.</w:t>
+                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. de Fanti</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Prod'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000328190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (8), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644912v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal and proteasome-dependent proteolysis are differentially regulated by insulin and/or amino acids following feeding in young, mature and old rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of TCF7L2 polymorphisms on obesity in European populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Gutiérrez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michelle M. Balage</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.05.017⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.476-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2007.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667009v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages and adipocytes in human obesity: adipose tissue gene expression and insulin sensitivity during calorie restriction and weight stabilization.</w:t>
+                <w:t xml:space="preserve">Contribution of energy restriction and macronutrient composition to changes in adipose tissue gene expression during dietary weight-loss programs in obese women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaela Vítková</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db09-0033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (11), pp.4315-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2008-0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00410109v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of TCF7L2 polymorphisms on obesity in European populations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrine Grau</w:t>
+                <w:t xml:space="preserve">Plasma levels and adipose tissue messenger ribonucleic acid expression of retinol-binding protein 4 are reduced during calorie restriction in obese subjects but are not related to diet-induced changes in insulin sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/oby.2007.77⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.2330-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2006-2668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00408903v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of energy restriction and macronutrient composition to changes in adipose tissue gene expression during dietary weight-loss programs in obese women.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to high-fat-diet-induced obesity and sexual dimorphism in the metabolic responses of transgenic mice with moderate uncoupling protein 3 overexpression in glycolytic skeletal muscles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Arner</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2008-0814⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (10), pp.2190-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-007-0765-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355310v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma levels and adipose tissue messenger ribonucleic acid expression of retinol-binding protein 4 are reduced during calorie restriction in obese subjects but are not related to diet-induced changes in insulin sensitivity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Moro</w:t>
+                <w:t xml:space="preserve">Rôle des mitochondries dans le développement d'un stress oxydant dans le muscle squelettique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.305-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409823v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to high-fat-diet-induced obesity and sexual dimorphism in the metabolic responses of transgenic mice with moderate uncoupling protein 3 overexpression in glycolytic skeletal muscles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Crampes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maskouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (3), pp.369-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409812v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des mitochondries dans le développement d'un stress oxydant dans le muscle squelettique au cours du vieillissement</w:t>
+                <w:t xml:space="preserve">Due to reverse electron transfer, mitochondrial H2O2 release increases with age in human vastus lateralis muscle although oxidative capacity is preserved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126 (4), pp.505-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2004.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02667272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t>
+                <w:t xml:space="preserve">Differential variation of mitochondrial H2O2 release during aging in oxidative and glycolytic muscles in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...125 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 126 (4), pp.505-511. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 125 (5), pp.367-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9029,4268 +8778,4268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipidomic changes induced by arthritis and the effects of omega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Precision nutrition and nutriomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIK, instituto IMDEA, Mar 2025, San sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235634v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oléagineux et diversification des sources de protéines pour l’alimentation humaine : l’exemple de la cameline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, SFNCM, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic changes induced by arthritis and the effects of omega</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision nutrition and nutriomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UIK, instituto IMDEA, Mar 2025, San sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000849v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316462v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235652v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423172v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related anabolic resistance in skeletal muscle - Modulation by n-3 PUFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Meeting of the Consortium for Trans-Pyrenean Investigations in Obesity &amp; Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pampelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific lipidomic signature associated to modification in skeletal muscle protein homeostasis during collagen-induced-arthritis in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société française de myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française de myologie, Nov 2024, clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenic Obesity And All-Cause Mortality In Middle-Aged And Older People: A Population-Based Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186911v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des omega 3 sur le tissu adipeux blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN-SFNCM, Dec 2023, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">CTPIOD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661814v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarcopenic Obesity And All-Cause Mortality In Middle-Aged And Older People: A Population-Based Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTPIOD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. pp.477-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203606v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461979v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394821v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461962v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462012v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis induces alterations of HDL particle phospholipid composition, links with cardiovascular risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journée Scientifique de l’IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUN-PO316: Impact of Protein Intake and High-Fat Diet on Muscle Protein Synthesis and Lipid Infiltration in Relation to Aging in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poggiogalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Poggiogalle</w:t>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Krakow, Poland. pp.S176-S176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0261-5614(19)32946-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre la consommation de produits laitiers et le syndrome métabolique chez l'homme par métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Karoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. annual CTPIOD meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794353v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796287v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders (SCWD). USA., Dec 2015, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATIMPROVE : une combinaison innovante pour le traitement de l'obésité et du diabète de type 2- Le projet STATIMPROVE</w:t>
+                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740029v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">ALA, EPA and DHA differentially Modulate Palmitate-induced Lipotoxicity through Alterations of its Metabolism and Storage in C12C12 Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
+              <w:t xml:space="preserve">12. Euro Fed Lipid Congress on oils, Fats and Lipids: From Lipidomics to Industrial Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. Frankfurt, DEU., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065489v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALA, EPA and DHA differentially Modulate Palmitate-induced Lipotoxicity through Alterations of its Metabolism and Storage in C12C12 Muscle Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Euro Fed Lipid Congress on oils, Fats and Lipids: From Lipidomics to Industrial Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. Frankfurt, DEU., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190094v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Chabrier</w:t>
+                <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pitois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Servane Le Plénier</w:t>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’ Institut Multidisciplinaire de Biochimie des Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Villeurbanne, FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743819v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STATIMPROVE : une combinaison innovante pour le traitement de l'obésité et du diabète de type 2- Le projet STATIMPROVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cynober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’ Institut Multidisciplinaire de Biochimie des Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Villeurbanne, FRA., Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Center for Nutrition and Health (CENS). FRA., Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743753v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne Lyon, Grenoble, Clermont - Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citulline et métabolisme glucido-lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la sensibilité à l'insuline musculaire par le DHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Nutrition Enterale et Parenterale (SFNEP). FRA., Dec 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sensibilité musculaire à l’insuline par les acides gras polyinsaturés de la famille n-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche IFR79</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'âge sur la production mitochondriale d'H2O2 dans le muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13300,2162 +13049,2162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of muscle atrophy and myosteatosis by polyunsaturated fatty acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Mazurak</w:t>
+                <w:t xml:space="preserve">Identification Of Factors Related With Sarcopenic Obesity Phenotype: An Extensive Literature-Based Analyses In The So-Nuts European Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.653, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866393v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’apport protéique sur le métabolisme musculaire de rats rendus obèses par un régime riche en graisses dans un contexte d’obésité sarcopénique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+                <w:t xml:space="preserve">Prevalence Of Sarcopenic Obesity According To The Definition And Diagnosis Criteria Of ESPEN/EASO Consensus Statement: The Rotterdam Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.132⟩</w:t>
+              <w:t xml:space="preserve">ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.658, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150529v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence Of Sarcopenic Obesity According To The Definition And Diagnosis Criteria Of ESPEN/EASO Consensus Statement: The Rotterdam Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Influence de l’apport protéique sur le métabolisme musculaire de rats rendus obèses par un régime riche en graisses dans un contexte d’obésité sarcopénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.585⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2), pp.e72-e73, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186923v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Factors Related With Sarcopenic Obesity Phenotype: An Extensive Literature-Based Analyses In The So-Nuts European Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. de Antonio</w:t>
+                <w:t xml:space="preserve">Prevention of muscle atrophy and myosteatosis by polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESPEN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186898v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">UEGW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048818v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462036v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Congress of the European College of Sports Science (ECSS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809603v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t>
+              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735015v1</w:t>
+                <w:t xml:space="preserve">hal-01809603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime à haute teneur en protéines dans un contexte de surnutrition lipidique et calorique sur la synthèse protéique musculaire et l’infiltration lipidique chez les rats adultes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplémentation en AGPI n-3 sur 3 génération, intérêt vis-à-vis du développement de l’obésité et des troubles métaboliques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Journées Scientifiques de l’AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+                <w:t xml:space="preserve">Lipidomics analysis of HDL particle in inflammatory rheumatic diseases: alteration of phospholipid composition and role of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annal EuropeanCongress of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. Annals of the Rheumatic Diseases, 76 (S2), 2017, Annals of the Rheumatic Diseases. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.5491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785594v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics analysis of HDL particle in inflammatory rheumatic diseases: alteration of phospholipid composition and role of inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Soubrier</w:t>
+                <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annal EuropeanCongress of Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire SAS-Pivert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648176v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Canola oil enrichment with microconsituants against metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bechet</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
+              <w:t xml:space="preserve">16. Journée Scientifique IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305344v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Insulin Resistance by Micronutrient-enriched Canola Oil during A High Fat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vancouver, Canada. Obesity Reviews, 17 (suppl. S2), 215 p., 2016, Obesity Reviews. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.12402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Canola oil enrichment with microconsituants against metabolic disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses lipidomiques de la particule HDL dans la PR : altération de la composition en phospholipides et rôle de l’inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée Scientifique IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">29. Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595202v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rat âgé reste sensible aux altérations métaboliques induites par un régime riche en sucre mais il est mal protégé par une supplémentation en micronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
@@ -15478,1833 +15227,1833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses lipidomiques de la particule HDL dans la PR : altération de la composition en phospholipides et rôle de l’inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Giraud</w:t>
+                <w:t xml:space="preserve">Role of p38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès Français de Rhumatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada. Obesity Reviews, 17 (suppl. S2), pp.1-215, 2016, Obesity Reviews. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744335v1</w:t>
+                <w:t xml:space="preserve">hal-01595375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of p38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595375v1</w:t>
+                <w:t xml:space="preserve">hal-01305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">EPA prevents insulin resistance and glucose intolerance in mice fed a high fat-high sucrose diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601 p., 2015, 12th European Nutrition Conference (FENS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223535v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Role of P38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KARGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, 12th European Nutrition Conference (FENS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267086v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EPA prévient l’insulino-résistance et l’intolérance au glucose chez la souris sous régime hyperlipidique et hypersucré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KARGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260297v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents insulin resistance and glucose intolerance in mice fed a high fat-high sucrose diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L’EPA prévient l’insulino-résistance et l’intolérance au glucose chez la souris sous régime hyperlipidique et hypersucré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601 p., 2015, 12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739867v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of P38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pitois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, 12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739094v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
+                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70755-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739984v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70790-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190095v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742098v1</w:t>
+                <w:t xml:space="preserve">hal-01190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association citrulline-statine : un traitement innovant pour l’obésité et le diabète de type 2</w:t>
+                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Le Plénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70755-1⟩</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741873v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Adaptations de la fonction mitochondriale dans le muscle squelettique de rat : comparaison entre un programme d’entrainement en concentrique et deux programmes d’entrainement en excentrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">6. Journée Scientifique du CNRH AUVERGNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748235v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations de la fonction mitochondriale dans le muscle squelettique de rat : comparaison entre un programme d’entrainement en concentrique et deux programmes d’entrainement en excentrique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Chavanelle</w:t>
+                <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée Scientifique du CNRH AUVERGNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809649v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased insulin stimulation of AKt phosphorylation by DHA in mouse skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17314,466 +17063,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPA is Cardioprotective in Male Rats Subjected to Sepsis, but ALA is Not Beneficial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier-Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prime Archives in Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-43, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Skeletal Muscle Metabolism by Saturated and Monounsaturated Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic press, Elsevier, 568 p., 2019, 978-0-12-810422-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00021-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitochondrial functions and dysfunctions in muscle biopsy samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle Biopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-953-307-778-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/30705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity: Genomics and Postgenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor and Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 600 p., 2007, 9780849380891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/9781420020137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17783,143 +17532,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit de combinaison pour le traitement du surpoids et/ou l'amélioration de la silhouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal de Band</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal de Band</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Cynober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2819635 A1 (WO2013128137A1). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17929,147 +17678,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures et développement des oléagineux. Propositions de stratégies de recherche et pistes pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Renard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Recherche Oléagineux INRAE (GRO-I); INRAE. 2024, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18079,100 +17828,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des mitochondries dans le développement d'un stress oxydant dans le muscle squelettique au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18182,105 +17931,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la lipotoxicité musculaire par les acides gras polyinsaturés oméga 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18348,51 +18097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36D566D0"/>
+    <w:nsid w:val="F72417C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18579,51 +18328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>