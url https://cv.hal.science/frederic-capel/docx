--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -888,399 +888,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenia and Sarcopenic Obesity and Mortality Among Older People</w:t>
+                <w:t xml:space="preserve">Identification of factors associated with sarcopenic obesity development: Literature review and expert panel voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Benz</w:t>
+                <w:t xml:space="preserve">A. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">M. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">M. de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (3), pp.e243604. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (6), pp.1414-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.3604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631374v1</w:t>
+                <w:t xml:space="preserve">hal-04631372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés oméga-3 sur le tissu adipeux blanc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brun</w:t>
+                <w:t xml:space="preserve">Sarcopenia and Sarcopenic Obesity and Mortality Among Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.004⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.e243604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.3604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730873v1</w:t>
+                <w:t xml:space="preserve">hal-04631374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with sarcopenic obesity development: Literature review and expert panel voting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés oméga-3 sur le tissu adipeux blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (6), pp.1414-1424. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.379-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631372v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental model of western diet in female Wistar rats leads to cardiac hypoxia related to a stimulated contractility</w:t>
               </w:r>
@@ -2064,299 +2064,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
+                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brun</w:t>
+                <w:t xml:space="preserve">J. Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">E. Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162926v1</w:t>
+                <w:t xml:space="preserve">hal-04162920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Burban</w:t>
+                <w:t xml:space="preserve">Thibault Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giraudet</w:t>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Patrac</w:t>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04162920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose Tissue Dysfunctions in Response to an Obesogenic Diet Are Reduced in Mice after Transgenerational Supplementation with Omega 3 Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPA is cardioprotective in male rats subjected to sepsis, but ALA is not beneficial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could Omega 3 Fatty Acids Preserve Muscle Health in Rheumatoid Arthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of intramuscular toxic lipids, a link between fat mass accumulation and sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Insulin Resistance and the Adipocyte-Skeletal Muscle Cell Cross-Talk by LCn-3PUFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary canolol protects the heart against the deleterious effects induced by the association of rapeseed oil, vitamin E and coenzyme Q10 in the context of a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N−3PUFA differentially modulate palmitate-induced lipotoxicity through alterations of its metabolism in C2C12 muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6015,51 +6015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,51 +7052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 polyunsaturated fatty acids modulate metabolism of insulin-sensitive tissues: implication for the prevention of type 2 diabetes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8943,90 +8943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
@@ -9068,51 +9068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,51 +9193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,90 +9318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
@@ -9512,64 +9512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific lipidomic signature associated to modification in skeletal muscle protein homeostasis during collagen-induced-arthritis in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,64 +9956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopenic Obesity And All-Cause Mortality In Middle-Aged And Older People: A Population-Based Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10853,51 +10853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,286 +11080,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations entre la consommation de produits laitiers et le syndrome métabolique chez l'homme par métabolomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bongard</w:t>
+                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Karoly</w:t>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Michelotti</w:t>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.259-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.5978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927453v1</w:t>
+                <w:t xml:space="preserve">hal-01916907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle lipotoxicity on sarcopenia development in a model of collagen-induced arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Analyse des relations entre la consommation de produits laitiers et le syndrome métabolique chez l'homme par métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wittrant</w:t>
+                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-League-Against-Rheumatism (EULAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916907v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
               </w:r>
@@ -11858,51 +11858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALA, EPA and DHA differentially Modulate Palmitate-induced Lipotoxicity through Alterations of its Metabolism and Storage in C12C12 Muscle Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12466,51 +12466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13063,103 +13063,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Of Factors Related With Sarcopenic Obesity Phenotype: An Extensive Literature-Based Analyses In The So-Nuts European Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne (AUT), France. 54, pp.653, 2023, </w:t>
@@ -13210,64 +13210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence Of Sarcopenic Obesity According To The Definition And Diagnosis Criteria Of ESPEN/EASO Consensus Statement: The Rotterdam Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13357,51 +13357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14340,51 +14340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplémentation en AGPI n-3 sur 3 génération, intérêt vis-à-vis du développement de l’obésité et des troubles métaboliques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14504,51 +14504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15022,51 +15022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15233,51 +15233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of p38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,51 +15487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPA prevents insulin resistance and glucose intolerance in mice fed a high fat-high sucrose diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,51 +15625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of P38MAPK in palmitate-induced inflammation in C2C12 muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15753,290 +15753,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">L’EPA prévient l’insulino-résistance et l’intolérance au glucose chez la souris sous régime hyperlipidique et hypersucré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223535v1</w:t>
+                <w:t xml:space="preserve">hal-01260297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EPA prévient l’insulino-résistance et l’intolérance au glucose chez la souris sous régime hyperlipidique et hypersucré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">EPA prevents adipose tissue expansion in mice fed a high fat-high sucrose diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KARGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 67, 601.p, 2015, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260297v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA-supplementation prior to fasting prevents muscle atrophy in mice</w:t>
               </w:r>
@@ -16281,51 +16281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acides gras omega-3 à longue chaîne réduisent la lipotoxicité induite par le palmitate en modiﬁant son métabolisme et son stockage dans la cellule musculaire C2C12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16409,286 +16409,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190095v1</w:t>
+                <w:t xml:space="preserve">hal-02739984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le DHA restore la sensibilité musculaire à l’insuline en inhibant l’activation de la PKC-theta par les céramides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70797-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02739984v1</w:t>
+                <w:t xml:space="preserve">hal-01190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations de la fonction mitochondriale dans le muscle squelettique de rat : comparaison entre un programme d’entrainement en concentrique et deux programmes d’entrainement en excentrique.</w:t>
               </w:r>
@@ -16799,51 +16799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oméga-3, Obésité et Syndrome Métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18097,51 +18097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F72417C1"/>
+    <w:nsid w:val="CB58D33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18328,51 +18328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-capel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0133-0277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084732369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan E Woods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gonzalez-Soto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa N King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01129-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Antonio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.04.033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Benz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miguel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-01003-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2024.109722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bongard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karoly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Michelotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.06.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Montiel-Rojas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nilsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12103079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9050371" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.158574" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournadre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010223" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dutheil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00694-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.08.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0259-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092778" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0252-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santoro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ostan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giampieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595408v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02029-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallinier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.10.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Chera&#239;ti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Acquaviva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WX0L84L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brug&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.10.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rigaudiere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Plenier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ennequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000477558.97412.35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gerbaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp270026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acquaviva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Gad&#233;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Thivat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe R. Paulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mishellany" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gimbergues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2829" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland-Valognes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lonchampt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350751" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0303-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re B. Benoit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar M. Awada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Estienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2013.07.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q21CKG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M .H. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lonchampt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fanti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328190" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prod'Homme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.05.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKT4V4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2004.11.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF87R21M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000849v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423095v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207943v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383269v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.066" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154519v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dutheil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.5978" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michelotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271963v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190094v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Pl&#233;nier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Bandt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cynober" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746057v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749603v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744446v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215425v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.571" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186923v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.585" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723927v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.5491" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595202v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595375v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12398" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87LH20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739867v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Journal/Issue/271185" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260297v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223535v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/271181" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267086v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70755-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742098v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70790-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739984v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70797-6" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748235v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209899.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier-Hininger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192517v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00021-X" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192505v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30705" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192518v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Obesity-Genomics-and-Postgenomics/Clement-Sorensen/p/book/9780849380891#googlePreviewContainer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/9781420020137" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578847v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Band" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786881v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>