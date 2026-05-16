--- v0 (2026-03-27)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric CARLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C and hydration state drive pulsed light-induced proteome damage in Bacillus pumilus spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1579161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome of spores from biological indicators in sterilization processes: &amp;lt;i&amp;gt;Bacillus pumilus&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bacillus atrophaeus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202300293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistance of bacterial spores and fungal conidia to pulsed light and UVC radiation at a wavelength of 254 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.104518. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pesticide residue and specific nutrient levels in peeled and unpeeled apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lanckriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42143-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and cultivar features influence the epiphytic microbiota associated with mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, V International Symposium on Postharvest Pathology: From Consumer to Laboratory-Sustainable Approaches to Managing Postharvest Pathogens, 1325, pp.293-308. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1325.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Geobacillus stearothermophilus&amp;lt;/em&amp;gt; during alkalization of cocoa as affected by alkali concentration and use of pre-roasted nibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur K.R. Pia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica O. Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation kinetics of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Geobacillus stearothermophilus&amp;lt;/em&amp;gt; spores through roasting of cocoa beans and nibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique A. Stelari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson S. Sant’ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.394-400. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bacillus cereus cshA&amp;lt;/em&amp;gt; Is Expressed during the Lag Phase of Growth and Serves as a Potential Marker of Early Adaptation to Low Temperature and pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (14), 15 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00486-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, molecular identification and characterization of Bacillus cereus isolated from beef burgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Soleimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedayat Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Pilevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrangiz Mehdizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfs.12414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incubation temperature and pH on the recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores after exposure to a peracetic acid-based disinfectant or to pulsed light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 278, pp.81-87. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporulation environment influences spore properties in &amp;lt;em&amp;gt;Bacillus&amp;lt;/em&amp;gt;: evidence and insights on underlying molecular and physiological mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (5), pp.614-626. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuy021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sanchis Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating germination and outgrowth of bacterial spores at several scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and control of pathogenic and spoilage micro-organisms in orange blossom (Citrus aurantium) and rose flower (Rosa centifolia) hydrosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.1568-1579. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: RC McKellar, X Lu (eds), Modeling microbial responses in food, CRC Press, Boca Raton, FL, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2-3), pp.271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clostridium botulinum GerAB germination protein is located in the inner membrane of spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253, pp.231-235. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Clostridium botulinum in food raw materials used in REPFEDs manufactured in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91 (2), pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bacillus cereus spores and vegetative cells in acid media simulating human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination flows of Bacillus cereus and spore-forming aerobic bacteria in a cooked, pasteurized and chilled zucchini purée processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus et sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in spore germination response by strains of proteolytic Clostridium botulinum types A, B and F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and germination of proteolytic Clostridium botulinum in vegetable-based media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (5), pp.833-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retail and consumer phase model for exposure assessment of Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.205-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of foodborne Paenibacillus and Bacillus spp. against Clostridium botulinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (5), pp.806-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by PCR-enzyme-linked immunosorbent assay of Clostridium botulinum in fish and environmental samples from a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dilasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (12), pp.5870-5876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid tolerance response is low-pH and late-stationary growth phase inducible in Bacillus cereus TZ415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and physiological characterisation of spore germination in Clostridium botulinum and C. sporogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Shearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacteria in pasteurized zucchini purées stored at different temperatures and comparison with those found in other pasteurized vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (10), pp.4520-4530. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.67.10.4520-4530.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of zein coating and sorbic acid to reduce Listeria monocytogenes growth on cooked sweet corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (9), pp.1385-1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of epiphytic Enterobacteriaceae and pseudomonas on the growth of Listeria monocytogenes in model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (5), pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Clostridium botulinum type A, B, and E in cooked chilled foods containing vegetables and raw material using polymerase chain reaction and molecular probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (2), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spore-forming bacteria in commercial cooked, pasteurised and chilled vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, characterization and growth of Bacillus cereus in commercial cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.617-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on factors allowing a risk assessment of spore-forming pathogenic bacteria in cooked chilled foods containing vegetables : a FAIR collaborative project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries anaérobies strictes et hygiène des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tholozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poumeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (11), pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and toxin production by nonproteolytic Clostridium botulinum in cooked pureed vegetables at refrigeration temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (8), pp.3069-3072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of minimally processed, modified-atmosphere packaged chicory endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H.J. Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Peppelenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabiotic association between non-proteolytic Clostridium botulinum type B and foodborne Bacillus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.545-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon dioxide on the fate of Listeria monocytogenes, of aerobic bacteria and on the development of spoilage in minimally processed fresh endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abreu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of background microflora on&amp;lt;em&amp;gt; Listeria monocytogenes&amp;lt;/em&amp;gt; on minimally processed fresh broad-leaved endive (Cichorium endivia var. latifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (7), pp.698-703. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.7.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and toxin production by non-proteolytic and proteolytic Clostridium botulinum in cooked vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the growth of Listeria monocytogenes on minimally processed fresh endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abreu da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.636-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting growth of Listeria monocytogenes on fresh, ready-to-use salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.420-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology of minimally processed fresh fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (4), pp.371-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Listeria monocytogenes on four types of minimally processed green salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.222-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified atmosphere packaging of fresh, 'ready-to-use' grated carrots in polymeric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chambroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 55 (4), pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of controlled atmospheres on microbial spoilage, electrolyte leakage and sugar content of fresh 'ready-to-use' grated carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chambroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25, pp.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological spoliage of fresh, ready-to-use grated carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria life cycle assessment of new processing routes for strawberry puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for exosporium assembly during Bacillus cereus spore formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource efficiency optimisation of second class vegetables via biorefinery solutions to improve sustainability in the agrifood chain and climate change resilience : the European project “DEMETER”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van de Voorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste2Value International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent super-resolved imaging allows direct visualization of coat development and reveals sigmaK activity in engulfment-defective Bacillus cereus sporulating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphogenetic protein CotE positions exosporium proteins CotY and ExsY during sporulation of Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'épluchage sur les résidus de pesticides et la valeur nutritionnelle des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides (GFP), Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing effects of pulsed light and UVC (λ =254 nm) radiations on bacterial and fungal spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro2022 Next generation challenges in food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coat bearding in Bacillus cereus sporangia reveals a new control for activation of the sporulation sigmaK factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano O. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des niveaux de résidus de pesticides et de nutriments spécifiques dans les pommes entières et pelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanckriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition - Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité comparée des spores bactériennes et fongiques à la lumière pulsée et au rayonnement UV-C à 254 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities dynamics from the tree to the plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fruit and Vegetable Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and adaptation of Bacillus cereus spores in the food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivars and geographic location influence the epiphytic microbiota associated with mangoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Symposium on Postharvest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus. Diversity and Adaptation to Conditions in the Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut pasteur de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITES - Parcours Biodiversité Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nice, Collège Maurice Jaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of sub-optimal temperature and pH on the variability of germination and growth recovery among sub-populations of heat-stressed &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; KBAB4 and &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; Ad978 spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabrielle Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Populaire de Montélimar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montélimar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie microbienne de Clostridium botulinum dans les aliments pasteurisés réfrigérés: rôle de la microflore dominante des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus and Paenibacillus in a commercial cooked chilled vegetable purée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des gènes de germination des spores de Clostridium botulinum. Comparaison avec Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium botulinum: approches moléculaires pour la détection et l'étude de son développement dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimally processed produce. Microbiological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on fresh-cut produce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Chipping, Campden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre la microflore saprophyte des produits pasteurisés réfrigérés et Clostridium botulinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de Clostridium botulinum dans des plats cuisinés, réfrigérés, à base de légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Symposium on sous vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of contamination with Bacillus cereus in a cooked pasteurised and chilled vegetable puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FAIR collaborative programme : research on factors allowing a risk assessment of spore-forming pathogenic bacteria in cooked chilled foods containing vegetables (FAIR CT97-3159)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Waites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Leusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spore-forming bacteria in cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Symposium on sous vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de Bacillus cereus dans un produit pasteurisé réfrigéré à base de légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative risk analysis of spore-forming bacteria in cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Leusden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Karlsruhe nutrition symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie prévisionnelle appliquée à la conservation des aliments réfrigérés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de Listeria monocytogenes dans les salades de quatrième gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des atmospheres modifiees sur la conservation des carottes rapees de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annale Journee Europeenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes sur les alterations des carottes rapees de 4eme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee 4eme gamme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Montfavet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des plans de filière des interprofessions agricoles. 2. Analyse du plan de filière Fruits et Légumes - Interfel, Anifelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'appui scientifique et technique de l'Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail portant sur le projet de Règlement relatif à la réutilisation des eaux usées traitées pour l'irrigation agricole adopté par la Commission européenne le 28 mai 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0198, Anses. 2018, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of spore-formers in cooked-chilled foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Sécurité Et Qualité Des Produits d'Origine Végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUFAIR--CT97-3159, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 840 p., 2017, 978-2743021061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit and vegetable processing. Improving quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2002, 0-8493-1541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The microbiological safety and quality of food.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aspen, 2000, 0-8342-1323-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of sous-vide products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology. 3 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1999, 0-12-227070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de bactériologie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytechnica, 1998, 2-84054-056-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations microbiologiques et desordres physiologiques de carottes rapees pretes a l'emploi (carottes rapees de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat INRA-ONIFLHOR. Programme no.11 : Compte rendu des travaux realises en 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Centre d'Avignon, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie des légumes cuisinés et conservés au froid (légumes de 5ème gamme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations microbiologiques et désordres physiologiques de carottes rapées prêtes à l'emploi (carottes rapées de 4ème gamme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric CARLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C and hydration state drive pulsed light-induced proteome damage in Bacillus pumilus spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1579161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome of spores from biological indicators in sterilization processes: &amp;lt;i&amp;gt;Bacillus pumilus&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bacillus atrophaeus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202300293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistance of bacterial spores and fungal conidia to pulsed light and UVC radiation at a wavelength of 254 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.104518. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pesticide residue and specific nutrient levels in peeled and unpeeled apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lanckriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.12159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42143-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and cultivar features influence the epiphytic microbiota associated with mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, V International Symposium on Postharvest Pathology: From Consumer to Laboratory-Sustainable Approaches to Managing Postharvest Pathogens, 1325, pp.293-308. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1325.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation kinetics of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Geobacillus stearothermophilus&amp;lt;/em&amp;gt; spores through roasting of cocoa beans and nibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique A. Stelari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson S. Sant’ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.394-400. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Geobacillus stearothermophilus&amp;lt;/em&amp;gt; during alkalization of cocoa as affected by alkali concentration and use of pre-roasted nibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur K.R. Pia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica O. Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bacillus cereus cshA&amp;lt;/em&amp;gt; Is Expressed during the Lag Phase of Growth and Serves as a Potential Marker of Early Adaptation to Low Temperature and pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (14), 15 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00486-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, molecular identification and characterization of Bacillus cereus isolated from beef burgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Soleimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedayat Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Pilevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrangiz Mehdizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfs.12414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incubation temperature and pH on the recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores after exposure to a peracetic acid-based disinfectant or to pulsed light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 278, pp.81-87. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporulation environment influences spore properties in &amp;lt;em&amp;gt;Bacillus&amp;lt;/em&amp;gt;: evidence and insights on underlying molecular and physiological mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (5), pp.614-626. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuy021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial and detrimental spore-formers: a world of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sanchis Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (4), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating germination and outgrowth of bacterial spores at several scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and control of pathogenic and spoilage micro-organisms in orange blossom (Citrus aurantium) and rose flower (Rosa centifolia) hydrosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.1568-1579. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: RC McKellar, X Lu (eds), Modeling microbial responses in food, CRC Press, Boca Raton, FL, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2-3), pp.271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clostridium botulinum GerAB germination protein is located in the inner membrane of spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253, pp.231-235. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Clostridium botulinum in food raw materials used in REPFEDs manufactured in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91 (2), pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bacillus cereus spores and vegetative cells in acid media simulating human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination flows of Bacillus cereus and spore-forming aerobic bacteria in a cooked, pasteurized and chilled zucchini purée processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.223-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus et sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in spore germination response by strains of proteolytic Clostridium botulinum types A, B and F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and germination of proteolytic Clostridium botulinum in vegetable-based media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (5), pp.833-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retail and consumer phase model for exposure assessment of Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.205-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of foodborne Paenibacillus and Bacillus spp. against Clostridium botulinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (5), pp.806-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by PCR-enzyme-linked immunosorbent assay of Clostridium botulinum in fish and environmental samples from a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dilasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (12), pp.5870-5876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and physiological characterisation of spore germination in Clostridium botulinum and C. sporogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Shearman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid tolerance response is low-pH and late-stationary growth phase inducible in Bacillus cereus TZ415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacteria in pasteurized zucchini purées stored at different temperatures and comparison with those found in other pasteurized vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (10), pp.4520-4530. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.67.10.4520-4530.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of epiphytic Enterobacteriaceae and pseudomonas on the growth of Listeria monocytogenes in model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (5), pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of zein coating and sorbic acid to reduce Listeria monocytogenes growth on cooked sweet corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (9), pp.1385-1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Clostridium botulinum type A, B, and E in cooked chilled foods containing vegetables and raw material using polymerase chain reaction and molecular probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (2), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spore-forming bacteria in commercial cooked, pasteurised and chilled vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, characterization and growth of Bacillus cereus in commercial cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.617-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on factors allowing a risk assessment of spore-forming pathogenic bacteria in cooked chilled foods containing vegetables : a FAIR collaborative project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries anaérobies strictes et hygiène des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tholozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poumeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (11), pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and toxin production by nonproteolytic Clostridium botulinum in cooked pureed vegetables at refrigeration temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62 (8), pp.3069-3072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of minimally processed, modified-atmosphere packaged chicory endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H.J. Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Peppelenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Smid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabiotic association between non-proteolytic Clostridium botulinum type B and foodborne Bacillus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.545-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon dioxide on the fate of Listeria monocytogenes, of aerobic bacteria and on the development of spoilage in minimally processed fresh endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abreu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of background microflora on&amp;lt;em&amp;gt; Listeria monocytogenes&amp;lt;/em&amp;gt; on minimally processed fresh broad-leaved endive (Cichorium endivia var. latifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (7), pp.698-703. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.7.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and toxin production by non-proteolytic and proteolytic Clostridium botulinum in cooked vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the growth of Listeria monocytogenes on minimally processed fresh endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abreu da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.636-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting growth of Listeria monocytogenes on fresh, ready-to-use salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.420-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology of minimally processed fresh fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (4), pp.371-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Listeria monocytogenes on four types of minimally processed green salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.222-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified atmosphere packaging of fresh, 'ready-to-use' grated carrots in polymeric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chambroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 55 (4), pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of controlled atmospheres on microbial spoilage, electrolyte leakage and sugar content of fresh 'ready-to-use' grated carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chambroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25, pp.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological spoliage of fresh, ready-to-use grated carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria life cycle assessment of new processing routes for strawberry puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for exosporium assembly during Bacillus cereus spore formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource efficiency optimisation of second class vegetables via biorefinery solutions to improve sustainability in the agrifood chain and climate change resilience : the European project “DEMETER”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van de Voorde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste2Value International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent super-resolved imaging allows direct visualization of coat development and reveals sigmaK activity in engulfment-defective Bacillus cereus sporulating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphogenetic protein CotE positions exosporium proteins CotY and ExsY during sporulation of Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bressuire-Isoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'épluchage sur les résidus de pesticides et la valeur nutritionnelle des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides (GFP), Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing effects of pulsed light and UVC (λ =254 nm) radiations on bacterial and fungal spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro2022 Next generation challenges in food microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coat bearding in Bacillus cereus sporangia reveals a new control for activation of the sporulation sigmaK factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano O. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des niveaux de résidus de pesticides et de nutriments spécifiques dans les pommes entières et pelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanckriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition - Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité comparée des spores bactériennes et fongiques à la lumière pulsée et au rayonnement UV-C à 254 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Dorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities dynamics from the tree to the plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fruit and Vegetable Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and adaptation of Bacillus cereus spores in the food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivars and geographic location influence the epiphytic microbiota associated with mangoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Symposium on Postharvest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus. Diversity and Adaptation to Conditions in the Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut pasteur de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITES - Parcours Biodiversité Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nice, Collège Maurice Jaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microbes dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Université Populaire de Montélimar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montélimar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of sub-optimal temperature and pH on the variability of germination and growth recovery among sub-populations of heat-stressed &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; KBAB4 and &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; Ad978 spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Trunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabrielle Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie microbienne de Clostridium botulinum dans les aliments pasteurisés réfrigérés: rôle de la microflore dominante des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus and Paenibacillus in a commercial cooked chilled vegetable purée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des gènes de germination des spores de Clostridium botulinum. Comparaison avec Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium botulinum: approches moléculaires pour la détection et l'étude de son développement dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimally processed produce. Microbiological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on fresh-cut produce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Chipping, Campden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre la microflore saprophyte des produits pasteurisés réfrigérés et Clostridium botulinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dargaignaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de Clostridium botulinum dans des plats cuisinés, réfrigérés, à base de légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Symposium on sous vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Leuven, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of contamination with Bacillus cereus in a cooked pasteurised and chilled vegetable puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FAIR collaborative programme : research on factors allowing a risk assessment of spore-forming pathogenic bacteria in cooked chilled foods containing vegetables (FAIR CT97-3159)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Waites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Leusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spore-forming bacteria in cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Symposium on sous vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de Bacillus cereus dans un produit pasteurisé réfrigéré à base de légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative risk analysis of spore-forming bacteria in cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Leusden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Karlsruhe nutrition symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie prévisionnelle appliquée à la conservation des aliments réfrigérés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de Listeria monocytogenes dans les salades de quatrième gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des atmospheres modifiees sur la conservation des carottes rapees de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annale Journee Europeenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes sur les alterations des carottes rapees de 4eme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee 4eme gamme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Montfavet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lablaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des plans de filière des interprofessions agricoles. 2. Analyse du plan de filière Fruits et Légumes - Interfel, Anifelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'appui scientifique et technique de l'Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail portant sur le projet de Règlement relatif à la réutilisation des eaux usées traitées pour l'irrigation agricole adopté par la Commission européenne le 28 mai 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0198, Anses. 2018, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of spore-formers in cooked-chilled foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Sécurité Et Qualité Des Produits d'Origine Végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUFAIR--CT97-3159, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 840 p., 2017, 978-2743021061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of cooked chilled foods containing vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit and vegetable processing. Improving quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2002, 0-8493-1541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The microbiological safety and quality of food.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aspen, 2000, 0-8342-1323-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of sous-vide products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of food microbiology. 3 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1999, 0-12-227070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de bactériologie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytechnica, 1998, 2-84054-056-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations microbiologiques et desordres physiologiques de carottes rapees pretes a l'emploi (carottes rapees de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat INRA-ONIFLHOR. Programme no.11 : Compte rendu des travaux realises en 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Centre d'Avignon, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie des légumes cuisinés et conservés au froid (légumes de 5ème gamme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Choma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nguyen-The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations microbiologiques et désordres physiologiques de carottes rapées prêtes à l'emploi (carottes rapées de 4ème gamme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Dorbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1579161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berberian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lecerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;riquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lanckriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoyal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivallan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1325.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur K.R. Pia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.M. Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon A. Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica O. Alvarenga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Freire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula M. Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique A. Stelari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.05.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00486-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Soleimani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedayat Hosseini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Pilevar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrangiz Mehdizadeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bressuire-Isoard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1GMH2PT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Botella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Girardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mason" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Peck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Braconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Nauta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jobin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shearman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Campo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675952v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasqualini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Stringer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tholozan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.J. Bennik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Peppelenbos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu da Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.7.698" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chambroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cudennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tack" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Voorde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calatraba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvarin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lecerf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Paris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano O. Henriques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Lecerf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanckriet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226615v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607797v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767579v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Waites" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leusden" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; S&#233;curit&#233; Et Qualit&#233; Des Produits d'Origine V&#233;g&#233;tale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Dorbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1579161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berberian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lecerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;riquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lanckriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoyal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivallan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1325.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula M. Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique A. Stelari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S. Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.05.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur K.R. Pia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.M. Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon A. Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica O. Alvarenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Freire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.01.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00486-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Soleimani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedayat Hosseini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Pilevar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrangiz Mehdizadeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bressuire-Isoard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis Borja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1GMH2PT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Botella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Girardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mason" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Peck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Braconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Nauta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Barker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albagnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dilasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shearman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Campo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675952v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasqualini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Stringer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tholozan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poumeyrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.J. Bennik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Peppelenbos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Smid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu da Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.7.698" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chambroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cudennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tack" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Voorde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calatraba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lecerf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Paris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano O. Henriques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Lecerf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanckriet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226615v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607797v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767579v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Waites" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leusden" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602982v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; S&#233;curit&#233; Et Qualit&#233; Des Produits d'Origine V&#233;g&#233;tale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>