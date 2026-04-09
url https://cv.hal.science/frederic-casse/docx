--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2060,265 +2060,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789897v1</w:t>
+                <w:t xml:space="preserve">hal-03084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Richetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Toni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084675v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between N -Ethylmaleimide-sensitive factor and GluA2 contribute to effects of glucocorticoid hormones on AMPA receptor function in the rodent hippocampus</w:t>
               </w:r>
@@ -2444,295 +2444,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03494824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR is essential for corticosteroid effects on hippocampal AMPA receptor function and fear memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Xiong</w:t>
+                <w:t xml:space="preserve">Synaptic Integration of Adult-Born Hippocampal Neurons Is Locally Controlled by Astrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.039420.115⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (5), pp.957-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930835v1</w:t>
+                <w:t xml:space="preserve">hal-02882611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Integration of Adult-Born Hippocampal Neurons Is Locally Controlled by Astrocytes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Moss</w:t>
+                <w:t xml:space="preserve">mTOR is essential for corticosteroid effects on hippocampal AMPA receptor function and fear memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Petrelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+                <w:t xml:space="preserve">Yang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (5), pp.957-972. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.577-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/lm.039420.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882611v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
               </w:r>
@@ -4240,277 +4240,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection intra-articulaire d’un nanogel fonctionnalisé combinant des effets mécanique et biologique rémanents contre l’arthrose chez le cheval : étude de tolérance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Legendre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (nBISE) - 24e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004349v1</w:t>
+                <w:t xml:space="preserve">hal-03728083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Contentin</w:t>
+                <w:t xml:space="preserve">Injection intra-articulaire d’un nanogel fonctionnalisé combinant des effets mécanique et biologique rémanents contre l’arthrose chez le cheval : étude de tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (nBISE) - 24e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728083v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of therapeutic potential of new functionalized nanogels against osteoarthritis by using equine cartilage organoid cultures</w:t>
               </w:r>
@@ -5528,64 +5528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F215F113"/>
+    <w:nsid w:val="2933F8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5974,51 +5974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>