--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -473,160 +473,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine osteoarthritis: Strategies to enhance mesenchymal stromal cell-based acellular therapies</w:t>
+                <w:t xml:space="preserve">Pro-Inflammatory Cytokine Priming and Purification Method Modulate the Impact of Exosomes Derived from Equine Bone Marrow Mesenchymal Stromal Cells on Equine Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1115774⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.14169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241814169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042900v1</w:t>
+                <w:t xml:space="preserve">hal-04221506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pro-inflammatory cytokine priming and storage temperature of the mesenchymal stromal cell (MSC) secretome on equine articular chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -671,642 +688,625 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1204737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1204737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-Inflammatory Cytokine Priming and Purification Method Modulate the Impact of Exosomes Derived from Equine Bone Marrow Mesenchymal Stromal Cells on Equine Articular Chondrocytes</w:t>
+                <w:t xml:space="preserve">Equine osteoarthritis: Strategies to enhance mesenchymal stromal cell-based acellular therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (18), pp.14169. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1115774), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241814169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1115774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221506v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Marrow MSC Secretome Increases Equine Articular Chondrocyte Collagen Accumulation and Their Migratory Capacities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synaptic Adhesion Molecules Regulate the Integration of New Granule Neurons in the Postnatal Mouse Hippocampus and their Impact on Spatial Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+                <w:t xml:space="preserve">Marine Krzisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fülling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Armida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Gebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105795⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695375v1</w:t>
+                <w:t xml:space="preserve">hal-03896703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+                <w:t xml:space="preserve">Bone Marrow MSC Secretome Increases Equine Articular Chondrocyte Collagen Accumulation and Their Migratory Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775355v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Adhesion Molecules Regulate the Integration of New Granule Neurons in the Postnatal Mouse Hippocampus and their Impact on Spatial Memory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Armida</w:t>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Gebara</w:t>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896703v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Promote Collagen Synthesis, Viability and Proliferation While Downregulating the Synthesis of Pro-Catabolic Markers in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,667 +1658,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02474777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mossy Cells Control Adult Neural Stem Cell Quiescence and Maintenance through a Dynamic Balance between Direct and Indirect Pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Yu Yeh</w:t>
+                <w:t xml:space="preserve">Kevin Richetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Asrican</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Toni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896715v1</w:t>
+                <w:t xml:space="preserve">hal-03789897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.757. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02443557v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mossy Cells Control Adult Neural Stem Cell Quiescence and Maintenance through a Dynamic Balance between Direct and Indirect Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Chafai</w:t>
+                <w:t xml:space="preserve">Chia-Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Asrican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jhoan Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.493-510.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039173v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084675v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02443557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789897v1</w:t>
+                <w:t xml:space="preserve">hal-03039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between N -Ethylmaleimide-sensitive factor and GluA2 contribute to effects of glucocorticoid hormones on AMPA receptor function in the rodent hippocampus</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,77 +2744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Khayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
@@ -2822,51 +2822,51 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039214v1</w:t>
+                <w:t xml:space="preserve">hal-03084688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
               </w:r>
@@ -2878,77 +2878,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Khayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
@@ -2956,81 +2956,81 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084688v1</w:t>
+                <w:t xml:space="preserve">hal-03039214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Sumoylation in Brain Development, Neuronal Morphology and Spinogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gwizdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Sumoylation in Brain Development, Neuronal Morphology and Spinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gwizdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4285,64 +4285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (nBISE) - 24e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of therapeutic potential of new functionalized nanogels against osteoarthritis by using equine cartilage organoid cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Nanohydrogels decrease Inflammatory and Cartilage Degradation Biomarkers in an organoid model of horse cartilage tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées de l'Ecole Doctorale Normande de Biologie Intégrative Santé et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, CAEN, France</w:t>
@@ -4738,51 +4738,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4851,97 +4851,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">18èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285260v1</w:t>
+                <w:t xml:space="preserve">hal-05598961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
@@ -4976,706 +4976,831 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285287v1</w:t>
+                <w:t xml:space="preserve">hal-05285260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Audonnet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781094v1</w:t>
+                <w:t xml:space="preserve">hal-05285287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Audonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766702v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seng Manivong</w:t>
+                <w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653007v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Contentin</w:t>
+                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Extracellular Vesicles Congress 2022 (ISEV2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710365v1</w:t>
+                <w:t xml:space="preserve">hal-04003400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003400v1</w:t>
+                <w:t xml:space="preserve">hal-03653007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Extracellular Vesicles Congress 2022 (ISEV2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5743,51 +5868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2933F8E9"/>
+    <w:nsid w:val="F324AB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5974,51 +6099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>