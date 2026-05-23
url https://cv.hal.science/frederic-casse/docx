--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -473,840 +473,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-Inflammatory Cytokine Priming and Purification Method Modulate the Impact of Exosomes Derived from Equine Bone Marrow Mesenchymal Stromal Cells on Equine Articular Chondrocytes</w:t>
+                <w:t xml:space="preserve">Effect of pro-inflammatory cytokine priming and storage temperature of the mesenchymal stromal cell (MSC) secretome on equine articular chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241814169⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1204737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1204737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221506v1</w:t>
+                <w:t xml:space="preserve">hal-04197029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pro-inflammatory cytokine priming and storage temperature of the mesenchymal stromal cell (MSC) secretome on equine articular chondrocytes</w:t>
+                <w:t xml:space="preserve">Equine osteoarthritis: Strategies to enhance mesenchymal stromal cell-based acellular therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1204737⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1115774), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1115774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197029v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine osteoarthritis: Strategies to enhance mesenchymal stromal cell-based acellular therapies</w:t>
+                <w:t xml:space="preserve">Pro-Inflammatory Cytokine Priming and Purification Method Modulate the Impact of Exosomes Derived from Equine Bone Marrow Mesenchymal Stromal Cells on Equine Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1115774), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.14169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1115774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241814169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042900v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Adhesion Molecules Regulate the Integration of New Granule Neurons in the Postnatal Mouse Hippocampus and their Impact on Spatial Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Marrow MSC Secretome Increases Equine Articular Chondrocyte Collagen Accumulation and Their Migratory Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Krzisch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elias Gebara</w:t>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896703v1</w:t>
+                <w:t xml:space="preserve">hal-03695375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Marrow MSC Secretome Increases Equine Articular Chondrocyte Collagen Accumulation and Their Migratory Capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (10), pp.5795. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23105795⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695375v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic Adhesion Molecules Regulate the Integration of New Granule Neurons in the Postnatal Mouse Hippocampus and their Impact on Spatial Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Krzisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fülling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+                <w:t xml:space="preserve">Jan Armida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seng Manivong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Elias Gebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775355v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Promote Collagen Synthesis, Viability and Proliferation While Downregulating the Synthesis of Pro-Catabolic Markers in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,667 +1658,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02474777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Richetin</w:t>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Toni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Chafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789897v1</w:t>
+                <w:t xml:space="preserve">inserm-02443557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mossy Cells Control Adult Neural Stem Cell Quiescence and Maintenance through a Dynamic Balance between Direct and Indirect Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alcor</w:t>
+                <w:t xml:space="preserve">Chia-Yu Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Chafai</w:t>
+                <w:t xml:space="preserve">Brent Asrican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jhoan Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.493-510.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084675v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mossy Cells Control Adult Neural Stem Cell Quiescence and Maintenance through a Dynamic Balance between Direct and Indirect Pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ting He</w:t>
+                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896715v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrocytes’ Contribution to Adult Neurogenesis in Physiology and Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Richetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Toni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02443557v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gwizdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039173v1</w:t>
+                <w:t xml:space="preserve">hal-03084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between N -Ethylmaleimide-sensitive factor and GluA2 contribute to effects of glucocorticoid hormones on AMPA receptor function in the rodent hippocampus</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,77 +2744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
@@ -2822,51 +2822,51 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084688v1</w:t>
+                <w:t xml:space="preserve">hal-03039214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
               </w:r>
@@ -2878,77 +2878,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
@@ -2956,81 +2956,81 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039214v1</w:t>
+                <w:t xml:space="preserve">hal-03084688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Sumoylation in Brain Development, Neuronal Morphology and Spinogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gwizdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Sumoylation in Brain Development, Neuronal Morphology and Spinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gwizdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,64 +4160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSEV Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des vésicules extracellulaires, Nov 2023, On line, France</w:t>
@@ -4285,64 +4285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (nBISE) - 24e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of therapeutic potential of new functionalized nanogels against osteoarthritis by using equine cartilage organoid cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Nanohydrogels decrease Inflammatory and Cartilage Degradation Biomarkers in an organoid model of horse cartilage tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées de l'Ecole Doctorale Normande de Biologie Intégrative Santé et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, CAEN, France</w:t>
@@ -4897,51 +4897,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
+                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
@@ -4976,97 +4976,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285260v1</w:t>
+                <w:t xml:space="preserve">hal-05285287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
@@ -5101,73 +5101,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285287v1</w:t>
+                <w:t xml:space="preserve">hal-05285260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
               </w:r>
@@ -5397,402 +5397,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003400v1</w:t>
+                <w:t xml:space="preserve">hal-03653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seng Manivong</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Society of Extracellular Vesicles Congress 2022 (ISEV2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653007v1</w:t>
+                <w:t xml:space="preserve">hal-03710365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretome of equine bone marrow-derived mesenchymal stem cells enhanced regenerative phenotype of equine articular chondrocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Contentin</w:t>
+                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Extracellular Vesicles Congress 2022 (ISEV2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710365v1</w:t>
+                <w:t xml:space="preserve">hal-04003400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5868,51 +5868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F324AB40"/>
+    <w:nsid w:val="DB52C0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6099,51 +6099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7991-6123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157279057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04197029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1204737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04042900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1115774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krzisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;lling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jabinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Armida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03215150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02474777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Schorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pronot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Poupon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03075-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Yeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Asrican" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jhoan Quintanilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00432" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03494824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xiong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qi Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Joels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22567" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGB6DJG8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sultan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.10.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.039420.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-013-8252-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5296-11.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Obiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gauberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.606293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04347467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>