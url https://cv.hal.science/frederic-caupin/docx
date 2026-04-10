--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Bulk Viscosities of Water up to 1.6 GPa and Anomaly in the Structural Relaxation Time</w:t>
+                <w:t xml:space="preserve">Phase behavior of silica-PNIPAm nanogels under high hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Eichler</w:t>
+                <w:t xml:space="preserve">Nele N Striker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Stefanski</w:t>
+                <w:t xml:space="preserve">Christina Krywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martin Roca</w:t>
+                <w:t xml:space="preserve">Claudia Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+                <w:t xml:space="preserve">Svenja C Hövelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+                <w:t xml:space="preserve">Niels C Giesselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (13), pp.134101. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.919-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.134101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725003188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118608v1</w:t>
+                <w:t xml:space="preserve">hal-05122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior of silica-PNIPAm nanogels under high hydrostatic pressure</w:t>
+                <w:t xml:space="preserve">Shear and Bulk Viscosities of Water up to 1.6 GPa and Anomaly in the Structural Relaxation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele N Striker</w:t>
+                <w:t xml:space="preserve">Jan Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Krywka</w:t>
+                <w:t xml:space="preserve">Johannes Stefanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Goy</w:t>
+                <w:t xml:space="preserve">José Martin Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja C Hövelmann</w:t>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels C Giesselmann</w:t>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.919-926. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (13), pp.134101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576725003188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.134101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122232v1</w:t>
+                <w:t xml:space="preserve">hal-05118608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Model for Accurate Paleotemperature Reconstruction From Fluid Inclusions in Halite</w:t>
               </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berthelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1476,373 +1476,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive Index of Supercooled Water Down to 230.3 K in the Wavelength Range between 534 and 675 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Caresana</w:t>
+                <w:t xml:space="preserve">Reconstructing lake bottom water temperatures and their seasonal variability in the Dead Sea Basin during MIS5e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cremonesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Kalinin</w:t>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02803⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654412v1</w:t>
+                <w:t xml:space="preserve">hal-03602331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of compressibility and wetting on the liquid–vapor transition in a confined fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157 (5), pp.054506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0098969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing lake bottom water temperatures and their seasonal variability in the Dead Sea Basin during MIS5e</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+                <w:t xml:space="preserve">Refractive Index of Supercooled Water Down to 230.3 K in the Wavelength Range between 534 and 675 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Caresana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+                <w:t xml:space="preserve">Anton Kalinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (51), pp.11872-11877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602331v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear viscosity and Stokes-Einstein violation in supercooled light and heavy water</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (1), pp.014616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking of Rapidly Evaporating Water Microdroplets Reveals their Extreme Supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. C. Potenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,265 +3505,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions</w:t>
+                <w:t xml:space="preserve">Pressure dependence of viscosity in supercooled water and a unified approach for thermodynamic and dynamic anomalies of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Biddle</w:t>
+                <w:t xml:space="preserve">L. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh S. Singh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973546⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.4312-4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1619501114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289402v1</w:t>
+                <w:t xml:space="preserve">hal-02295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of viscosity in supercooled water and a unified approach for thermodynamic and dynamic anomalies of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Biddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan M. Sparano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. P. Singh</w:t>
+                <w:t xml:space="preserve">Francesco Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Issenmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.4312-4317. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.034502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1619501114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4973546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295202v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility Anomalies in Stretched Water and Their Interplay with Density Anomalies</w:t>
               </w:r>
@@ -3877,425 +3877,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state for water and its line of density maxima down to -120 MPa.</w:t>
+                <w:t xml:space="preserve">Molecular mechanism for cavitation in water under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Pallares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Georg Menzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Valeriani</w:t>
+                <w:t xml:space="preserve">Philipp Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp07580g⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.13582-13587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1608421113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290206v1</w:t>
+                <w:t xml:space="preserve">hal-02290213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water: A Tale of Two Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Arnann-Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Austen Angell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Alexeevich Anisimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.7463-7500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism for cavitation in water under tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Equation of state for water and its line of density maxima down to -120 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp Geiger</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis F. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Valeriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.13582-13587. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.5896-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1608421113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp07580g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290213v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Dependence of the Liquid-Vapor Surface Tension beyond the Tolman Approximation</w:t>
               </w:r>
@@ -4372,90 +4372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive scenario of the thermodynamic anomalies of water using the TIP4P/2005 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Valeriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (5), pp.054505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4483,209 +4483,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Escaping the no man's land: Recent experiments on metastable liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308821v1</w:t>
+                <w:t xml:space="preserve">hal-02308174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escaping the no man's land: Recent experiments on metastable liquid water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dehaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 407, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (39), pp.12020-12025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308174v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy of fluid inclusions proposed as a paleothermometer for subsurface rocks</w:t>
               </w:r>
@@ -4795,295 +4795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies in bulk supercooled water at negative pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting vapour bubbles in simulations of metastable water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Menzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. L. Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. F. Abascal</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1323366111⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (18), pp.18C511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309837v1</w:t>
+                <w:t xml:space="preserve">hal-02311234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting vapour bubbles in simulations of metastable water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalies in bulk supercooled water at negative pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">J. L. F. Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (18), pp.18C511. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.7936-7941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323366111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311234v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent picture of water at extreme negative pressure.</w:t>
               </w:r>
@@ -5682,273 +5682,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.116102</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000255v1</w:t>
+                <w:t xml:space="preserve">hal-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Appert</w:t>
+                <w:t xml:space="preserve">Tomohiro Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tenaud</w:t>
+                <w:t xml:space="preserve">Takao Mizusaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Chavanne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.116102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007577v1</w:t>
+                <w:t xml:space="preserve">hal-00000255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in a Fermi liquid at negative pressure</w:t>
               </w:r>
@@ -6029,51 +6029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic crystallization and heterogeneous nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Brall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>