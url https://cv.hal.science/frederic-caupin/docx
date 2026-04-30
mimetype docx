--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1476,239 +1476,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing lake bottom water temperatures and their seasonal variability in the Dead Sea Basin during MIS5e</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of compressibility and wetting on the liquid–vapor transition in a confined fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.185⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (5), pp.054506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0098969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602331v1</w:t>
+                <w:t xml:space="preserve">hal-04142206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compressibility and wetting on the liquid–vapor transition in a confined fluid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing lake bottom water temperatures and their seasonal variability in the Dead Sea Basin during MIS5e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (5), pp.054506. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0098969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142206v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractive Index of Supercooled Water Down to 230.3 K in the Wavelength Range between 534 and 675 nm</w:t>
               </w:r>
@@ -2839,291 +2839,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity and self-diffusion of supercooled and stretched water from molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Erratum : Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions (vol 146, 034502, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. de Hijes</w:t>
+                <w:t xml:space="preserve">J. W. Biddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">R. S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Joly</w:t>
+                <w:t xml:space="preserve">E. M. Sparano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valeriani</w:t>
+                <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Caupin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149 (9), pp.094503. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.069901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5042209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5024509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287430v1</w:t>
+                <w:t xml:space="preserve">hal-02287442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions (vol 146, 034502, 2017)</w:t>
+                <w:t xml:space="preserve">Viscosity and self-diffusion of supercooled and stretched water from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Biddle</w:t>
+                <w:t xml:space="preserve">P. M. de Hijes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Singh</w:t>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Sparano</w:t>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ricci</w:t>
+                <w:t xml:space="preserve">C. Valeriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Gonzalez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.069901. </w:t>
+              <w:t xml:space="preserve">, 2018, 149 (9), pp.094503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5042209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287442v1</w:t>
+                <w:t xml:space="preserve">hal-02287430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Maxima in the thermodynamic response and correlation functions of deeply supercooled water”</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Anisimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. E. Amrhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.4312-4317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4483,209 +4483,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escaping the no man's land: Recent experiments on metastable liquid water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dehaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.037⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (39), pp.12020-12025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308174v1</w:t>
+                <w:t xml:space="preserve">hal-02308821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Escaping the no man's land: Recent experiments on metastable liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (39), pp.12020-12025. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308821v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy of fluid inclusions proposed as a paleothermometer for subsurface rocks</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting vapour bubbles in simulations of metastable water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Menzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,273 +5682,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Appert</w:t>
+                <w:t xml:space="preserve">Tomohiro Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tenaud</w:t>
+                <w:t xml:space="preserve">Takao Mizusaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Chavanne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.116102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007577v1</w:t>
+                <w:t xml:space="preserve">hal-00000255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.116102</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000255v1</w:t>
+                <w:t xml:space="preserve">hal-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in a Fermi liquid at negative pressure</w:t>
               </w:r>
@@ -6029,77 +6029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic crystallization and heterogeneous nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.5506-5509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Brall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>