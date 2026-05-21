--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior of silica-PNIPAm nanogels under high hydrostatic pressure</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy as a proxy for fluid inclusion salinity in gypsum: application to brine evolution in a sebkha system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele N Striker</w:t>
+                <w:t xml:space="preserve">Wiem Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Krywka</w:t>
+                <w:t xml:space="preserve">Niels Brall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Goy</w:t>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja C Hövelmann</w:t>
+                <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels C Giesselmann</w:t>
+                <w:t xml:space="preserve">Rania Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.919-926. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 204, pp.106828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576725003188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122232v1</w:t>
+                <w:t xml:space="preserve">hal-05625123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear and Bulk Viscosities of Water up to 1.6 GPa and Anomaly in the Structural Relaxation Time</w:t>
               </w:r>
@@ -368,5462 +368,5475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Model for Accurate Paleotemperature Reconstruction From Fluid Inclusions in Halite</w:t>
+                <w:t xml:space="preserve">Phase behavior of silica-PNIPAm nanogels under high hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+                <w:t xml:space="preserve">Nele N Striker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim K Lowenstein</w:t>
+                <w:t xml:space="preserve">Christina Krywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gardien</w:t>
+                <w:t xml:space="preserve">Claudia Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Brauer</w:t>
+                <w:t xml:space="preserve">Svenja C Hövelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Krüger</w:t>
+                <w:t xml:space="preserve">Niels C Giesselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.919-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/001c.130836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725003188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121169v1</w:t>
+                <w:t xml:space="preserve">hal-05122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate Fluid Polyamorphism Induced by Symmetrical Molecular Interconversion</w:t>
+                <w:t xml:space="preserve">A Physical Model for Accurate Paleotemperature Reconstruction From Fluid Inclusions in Halite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Buldyrev</w:t>
+                <w:t xml:space="preserve">Tim K Lowenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Achim Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Longo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c01744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2475/001c.130836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110689v1</w:t>
+                <w:t xml:space="preserve">hal-05121169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead Sea density during interglacials MIS 7c, 7a, 5e and 5c measured from halite fluid inclusions, and deduced chemical composition, relative volume and precipitated halite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degenerate Fluid Polyamorphism Induced by Symmetrical Molecular Interconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Waldmann</w:t>
+                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Brall</w:t>
+                <w:t xml:space="preserve">Sergey Buldyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Longo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANGAEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1594/PANGAEA.969418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c01744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844902v1</w:t>
+                <w:t xml:space="preserve">hal-05110689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effect on the anomalies of water: A corresponding states analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dead Sea density during interglacials MIS 7c, 7a, 5e and 5c measured from halite fluid inclusions, and deduced chemical composition, relative volume and precipitated halite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205452⟩</w:t>
+              <w:t xml:space="preserve">PANGAEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/PANGAEA.969418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584443v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of the blinking-checkers model for polyamorphic fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Isotope effect on the anomalies of water: A corresponding states analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2024.2371555⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0205452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906898v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Nucleation in Supercooled Atomic Liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulations of the blinking-checkers model for polyamorphic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Buldyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.206102⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Luis Rull, Jose Luis Abascal and the Spanish School of Statistical Mechanics, 122 (21-22), pp.e2371555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2024.2371555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613828v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity and Stokes-Einstein relation in deeply supercooled water under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Nucleation in Supercooled Atomic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schottelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mussa</w:t>
+                <w:t xml:space="preserve">Michele Caresana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Berthelard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrike Boesenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169743⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (20), pp.206102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.206102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014741v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Dead Sea lake level and mass balance back to 237 ka BP using halite fluid inclusions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Niels Brall</w:t>
+                <w:t xml:space="preserve">Viscosity and Stokes-Einstein relation in deeply supercooled water under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.107964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040804v1</w:t>
+                <w:t xml:space="preserve">hal-05014741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Properties of Fluids Exhibiting Liquid Polyamorphism and Water-Like Anomalies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction of Dead Sea lake level and mass balance back to 237 ka BP using halite fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (13), pp.3079-3090. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 303, pp.107964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c08901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.107964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142228v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compressibility and wetting on the liquid–vapor transition in a confined fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Interfacial Properties of Fluids Exhibiting Liquid Polyamorphism and Water-Like Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Buldyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0098969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (13), pp.3079-3090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c08901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142206v1</w:t>
+                <w:t xml:space="preserve">hal-04142228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing lake bottom water temperatures and their seasonal variability in the Dead Sea Basin during MIS5e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Brall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depositional Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dep2.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive Index of Supercooled Water Down to 230.3 K in the Wavelength Range between 534 and 675 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of compressibility and wetting on the liquid–vapor transition in a confined fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (5), pp.054506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0098969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654412v1</w:t>
+                <w:t xml:space="preserve">hal-04142206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear viscosity and Stokes-Einstein violation in supercooled light and heavy water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Refractive Index of Supercooled Water Down to 230.3 K in the Wavelength Range between 534 and 675 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Caresana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kalinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (51), pp.11872-11877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142219v1</w:t>
+                <w:t xml:space="preserve">hal-04654412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of vitrification and ice formation in a cryoprotectant aqueous solution at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear viscosity and Stokes-Einstein violation in supercooled light and heavy water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112248119⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446341v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid inclusions in minerals: from geosciences to the physics of water and back</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay of vitrification and ice formation in a cryoprotectant aqueous solution at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Longeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.127⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (12), pp.e2112248119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112248119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654427v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pressure Inside Nanometer-Sized Particles Influences the Rate and Products of Chemical Reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid inclusions in minerals: from geosciences to the physics of water and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c07386⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (S2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363154v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Microscopic Model for Liquid Polyamorphism and Waterlike Anomalies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Pressure Inside Nanometer-Sized Particles Influences the Rate and Products of Chemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faye Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.185701⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (12), pp.7786-7793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c07386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428112v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring Halite Fluid Inclusions as an Accurate Palaeothermometer: Brillouin Thermometry Versus Microthermometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal Microscopic Model for Liquid Polyamorphism and Waterlike Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (18), pp.185701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.185701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869512v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved salt on the anomalies of water at negative pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chandra Shekhar Pati Tripathi</w:t>
+                <w:t xml:space="preserve">Restoring Halite Fluid Inclusions as an Accurate Palaeothermometer: Brillouin Thermometry Versus Microthermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Gonzalez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0002745⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867754v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elastomeric scaffolds developed for tissue engineering applications by compression and nanoindentation tests, μ-Raman and μ-Brillouin spectroscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dissolved salt on the anomalies of water at negative pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Rohman</w:t>
+                <w:t xml:space="preserve">Chandra Shekhar Pati Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Ramtani</w:t>
+                <w:t xml:space="preserve">Miguel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Changotade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lutomski</w:t>
+                <w:t xml:space="preserve">Jose Luis F. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.10.001649⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (19), pp.194501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095947v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of supercooled and stretched water: Unifying two-structure description and liquid-vapor spinodal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of elastomeric scaffolds developed for tissue engineering applications by compression and nanoindentation tests, μ-Raman and μ-Brillouin spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Rohman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Changotade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Credson Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lutomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5100228⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.001649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367697v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions (vol 146, 034502, 2017)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of supercooled and stretched water: Unifying two-structure description and liquid-vapor spinodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.069901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5024509⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.034503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5100228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287442v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and self-diffusion of supercooled and stretched water from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. de Hijes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. de Hijes</w:t>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">C. Valeriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (9), pp.094503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5042209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Maxima in the thermodynamic response and correlation functions of deeply supercooled water”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Erratum : Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions (vol 146, 034502, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Biddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Holten</w:t>
+                <w:t xml:space="preserve">E. M. Sparano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+                <w:t xml:space="preserve">F. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Wilke</w:t>
+                <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 360 (6390), pp.eaat 1634. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.069901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat1634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5024509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01886071v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Fluid Polyamorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on “Maxima in the thermodynamic response and correlation functions of deeply supercooled water”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Anisimov</w:t>
+                <w:t xml:space="preserve">Vincent Holten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Caupin</w:t>
+                <w:t xml:space="preserve">Chen Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. Amrhein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Rosenbaum</w:t>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.011004⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6390), pp.eaat 1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287425v1</w:t>
+                <w:t xml:space="preserve">cea-01886071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking of Rapidly Evaporating Water Microdroplets Reveals their Extreme Supercooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Goy</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Fluid Polyamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Anisimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. C. Potenza</w:t>
+                <w:t xml:space="preserve">M. Duska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Dedera</w:t>
+                <w:t xml:space="preserve">L. E. Amrhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Tomut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+                <w:t xml:space="preserve">A. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (1), pp.015501. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.011004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.015501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285747v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of viscosity in supercooled water and a unified approach for thermodynamic and dynamic anomalies of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinking of Rapidly Evaporating Water Microdroplets Reveals their Extreme Supercooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. P. Singh</w:t>
+                <w:t xml:space="preserve">Marco A. C. Potenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Issenmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Dedera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Tomut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1619501114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.015501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295202v1</w:t>
+                <w:t xml:space="preserve">hal-02285747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure dependence of viscosity in supercooled water and a unified approach for thermodynamic and dynamic anomalies of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh S. Singh</w:t>
+                <w:t xml:space="preserve">L. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan M. Sparano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973546⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.4312-4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1619501114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289402v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility Anomalies in Stretched Water and Their Interplay with Density Anomalies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Wilke</w:t>
+                <w:t xml:space="preserve">Two-structure thermodynamics for the TIP4P/2005 model of water covering supercooled and deeply stretched regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Biddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Ricka</w:t>
+                <w:t xml:space="preserve">Evan M. Sparano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02563⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.034502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289041v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism for cavitation in water under tension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Compressibility Anomalies in Stretched Water and Their Interplay with Density Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Holten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
+                <w:t xml:space="preserve">Jaroslav Ricka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.13582-13587. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.5519-5522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1608421113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290213v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water: A Tale of Two Liquids</w:t>
+                <w:t xml:space="preserve">Molecular mechanism for cavitation in water under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gallo</w:t>
+                <w:t xml:space="preserve">Georg Menzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Arnann-Winkel</w:t>
+                <w:t xml:space="preserve">Philipp Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Austen Angell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Caupin</w:t>
+                <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00750⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.13582-13587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1608421113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303923v1</w:t>
+                <w:t xml:space="preserve">hal-02290213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state for water and its line of density maxima down to -120 MPa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water: A Tale of Two Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Pallares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis F. Abascal</w:t>
+                <w:t xml:space="preserve">Katrin Arnann-Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Valeriani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Charles Austen Angell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Alexeevich Anisimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp07580g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.7463-7500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290206v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature Dependence of the Liquid-Vapor Surface Tension beyond the Tolman Approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Equation of state for water and its line of density maxima down to -120 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis F. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Valeriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.056102⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.5896-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp07580g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303905v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive scenario of the thermodynamic anomalies of water using the TIP4P/2005 model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
+                <w:t xml:space="preserve">Curvature Dependence of the Liquid-Vapor Surface Tension beyond the Tolman Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960185⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.056102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.056102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290354v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">A comprehensive scenario of the thermodynamic anomalies of water using the TIP4P/2005 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Valeriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. F. Abascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (5), pp.054505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308821v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the no man's land: Recent experiments on metastable liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy of fluid inclusions proposed as a paleothermometer for subsurface rocks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Viscosity of deeply supercooled water and its coupling to molecular diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dehaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13168⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (39), pp.12020-12025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508996112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308624v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting vapour bubbles in simulations of metastable water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Menzl</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy of fluid inclusions proposed as a paleothermometer for subsurface rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Shekhar Pati Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Aragones</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896216⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311234v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies in bulk supercooled water at negative pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Detecting vapour bubbles in simulations of metastable water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Menzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. F. Abascal</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1323366111⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (18), pp.18C511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309837v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent picture of water at extreme negative pressure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna El Mekki</w:t>
+                <w:t xml:space="preserve">Anomalies in bulk supercooled water at negative pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramboz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. L. F. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS2475⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.7936-7941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323366111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00767765v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring water and other liquids at negative pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A coherent picture of water at extreme negative pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284110⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS2475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00726437v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00767765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved quantitative multiphase interferometric imaging of a highly focused ultrasound pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring water and other liquids at negative pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arvengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Souris</w:t>
+                <w:t xml:space="preserve">Kristina Davitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mekki-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Grucker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arvengas</w:t>
+                <w:t xml:space="preserve">Kirill Shmulovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.49.006127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, 284110 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534036v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00726437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute limit for the capillary rise of a fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved quantitative multiphase interferometric imaging of a highly focused ultrasound pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Treiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Philippe Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Cole</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Dupont-Roc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arvengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/82/56004⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (31), pp.6127-6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.49.006127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304279v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation in plants at low temperature: is sap transport limited by the tensile strength of water as expected from Briggs' Z-tube experiment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute limit for the capillary rise of a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Treiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Milton Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Caupin</w:t>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01947.x⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.56004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/82/56004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189231v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+                <w:t xml:space="preserve">Cavitation in plants at low temperature: is sap transport limited by the tensile strength of water as expected from Briggs' Z-tube experiment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohiro Ueno</w:t>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takao Mizusaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rolley</w:t>
+                <w:t xml:space="preserve">Eric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 173 (3), pp.571-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01947.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000255v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear effects and shock formation in the focusing of a spherical acoustic wave : Numerical simulations and experiments in liquid helium</w:t>
               </w:r>
@@ -5848,64 +5861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.531-549</w:t>
@@ -5928,388 +5941,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation in a Fermi liquid at negative pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Critical Casimir effect and wetting by helium mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mizusaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Humphrey J. Maris</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rolley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 126, pp.91-96</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.116102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007580v1</w:t>
+                <w:t xml:space="preserve">hal-00000255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic crystallization and heterogeneous nucleation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Nucleation in a Fermi liquid at negative pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Caupin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humphrey J. Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86, pp.5506-5509</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126, pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008399v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation pressure in liquid helium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Acoustic crystallization and heterogeneous nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.064507/1-10</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.5506-5509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007579v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cavitation pressure in liquid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balibar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.064507/1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anomaly in the stability limit of liquid helium 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Caupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humphrey J Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.145302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6319,164 +6453,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halite fluid inclusions reveal seasonal temperature variability in the Middle East during the last interglacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Brall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6623,51 +6757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Aissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Aissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eichler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stefanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin Roca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele N Striker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krywka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja C H&#246;velmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Giesselmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K Lowenstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anisimov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Buldyrev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c01744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.969418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragueneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2371555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#246;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schottelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caresana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.206102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.107964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Longo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Buldyrev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Anisimov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c08901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.185" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098969" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cremonesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kalinin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02803" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longeville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112248119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faye Mcneill" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ragon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c07386" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.185701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zaragoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rohman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Changotade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Credson Langueh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001649" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. de Hijes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valeriani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Biddle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Singh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sparano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024509" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qiu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Anisimov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Amrhein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenbaum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.011004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. C. Potenza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dedera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Tomut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.015501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Singh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issenmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619501114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Biddle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh S. Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M. Sparano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973546" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ricka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02563" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menzl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Geiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. F. Abascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1608421113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Arnann-Winkel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Austen Angell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Alexeevich Anisimov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00750" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.056102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960185" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508996112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menzl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geiger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2475" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arvengas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Davitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grucker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupont-Roc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.006127" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Cole" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/56004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01947.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ueno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mizusaki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rolley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007580v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J. Maris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphrey J Maris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>