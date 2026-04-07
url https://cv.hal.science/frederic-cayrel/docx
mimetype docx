--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -419,3018 +419,3054 @@
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78, pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ferromagnetic heterogeneities in La 0.7 Sr 0.3 MnO 3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Mercone</w:t>
+                <w:t xml:space="preserve">Impact of rapid thermal annealing on Mg-implanted GaN with a SiO x /AlN cap-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Belmeguenai</w:t>
+                <w:t xml:space="preserve">Thomas Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio El-Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Malo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ott</w:t>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa50be⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862707v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rapid thermal annealing on Mg-implanted GaN with a SiO x /AlN cap-layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahid Khalfaoui</w:t>
+                <w:t xml:space="preserve">Investigation of ferromagnetic heterogeneities in La 0.7 Sr 0.3 MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oheix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgio El-Zammar</w:t>
+                <w:t xml:space="preserve">B Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
+                <w:t xml:space="preserve">M Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa50be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721021v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.205-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystalline ZnO sheet Source-Gated Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R A Sporea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balasubramaniam Sarvankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.19232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep19232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and Thickness Characterization of Porous Si and Oxidized Porous Si layers – an ultraviolet-visible-mid Infrared Ellipsometry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Agocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 227, pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of charge transport in zinc oxide nanosheet source-gated transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 617, pp.114-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Opoku</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (35), pp.355704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831012v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface State of GaN after Rapid-Thermal-Annealing Using AlN Cap-Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio El-Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 355, pp.1044-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Opoku</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077067v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of ZnO Nanowire Based Piezoelectric Generators and Related Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Opoku</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.858-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of In-Depth Cavity Distribution after Thermal Annealing of Helium-Implanted Silicon and Gallium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.567-572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Growth of 1D and 2D ZnO Nanostructures on 4H-SiC Using Au Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-9-379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Study of Anodic Etching of Highly Doped N-Type 4H-SiC in Various HF Based Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (9), pp.D372-D379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.082309jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si Implanted Reactivation in GaN Grown on Sapphire Using AlN and Oxide Cap Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ménard</w:t>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.050⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01810910v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier Profiling in Si-Implanted Gallium Nitride by Scanning Capacitance Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 275, pp.37-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si Implanted Reactivation in GaN Grown on Sapphire Using AlN and Oxide Cap Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xi Song</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benchanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.137-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810904v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-Doping of Epitaxial GaN Layers on Large Diameter Si(111) Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.025504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/APEX.5.025504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progresses in GaN Power Rectifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (1S), pp.01AG08. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/JJAP.51.01AG08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiAl Ohmic Contact on GaN, in Situ High or Low Doped or Si Implanted, Epitaxially Grown on Sapphire or Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.477-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201127564⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01810914v1</w:t>
+                <w:t xml:space="preserve">hal-01810907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Planar Inductor Electrical Performances on N-Type Porous 4H Silicon Carbide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TiAl Ohmic Contact on GaN, in Situ High or Low Doped or Si Implanted, Epitaxially Grown on Sapphire or Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jébali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2012.2185478⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1059-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201127564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810907v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature (down to 450° C) annealed TiAl contacts on N-type gallium nitride characterized by differential scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.447--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,418 +3476,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and functional characterization of ZnO nanowire based piezoelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the origin of the ohmic behavior for Ti/Al based contacts on n-type GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.208-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Devices for Power Electronics: SiC vs III-N Compounds – The Case of Schottky Rectifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nürnberg, Germany. pp.879-884, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3861,105 +3897,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piégeage par implantation d'hélium : Interactions dopants/défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4027,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6A8CE3D"/>
+    <w:nsid w:val="CA097005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4258,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094927898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio El-Zammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Khalfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2017.11.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belmeguenai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa50be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oheix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.07.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agocs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fried" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchanaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDS84ZV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ93VXZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.01AG08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-J&#233;bali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201127564" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT0PKT0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.879" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094927898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio El-Zammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Khalfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2017.11.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3QSLSN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oheix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belmeguenai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa50be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.07.201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSP2JT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agocs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fried" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ93VXZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchanaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDS84ZV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.01AG08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-J&#233;bali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201127564" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT0PKT0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.208" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.879" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>