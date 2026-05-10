--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1277,575 +1277,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (35), pp.355704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831015v1</w:t>
+                <w:t xml:space="preserve">hal-02077067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+                <w:t xml:space="preserve">Surface State of GaN after Rapid-Thermal-Annealing Using AlN Cap-Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio El-Zammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.1044-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077067v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface State of GaN after Rapid-Thermal-Annealing Using AlN Cap-Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.07.201⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01784768v1</w:t>
+                <w:t xml:space="preserve">hal-01831012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831012v1</w:t>
+                <w:t xml:space="preserve">hal-01831015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of ZnO Nanowire Based Piezoelectric Generators and Related Structures</w:t>
               </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.208-212, </w:t>
@@ -4063,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA097005"/>
+    <w:nsid w:val="FEDF6455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094927898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio El-Zammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Khalfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2017.11.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3QSLSN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oheix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belmeguenai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa50be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.07.201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSP2JT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agocs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fried" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ93VXZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchanaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDS84ZV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.01AG08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-J&#233;bali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201127564" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT0PKT0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.208" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.879" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094927898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio El-Zammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Khalfaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2017.11.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3QSLSN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oheix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belmeguenai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa50be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.07.201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSP2JT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agocs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fried" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ93VXZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benchanaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDS84ZV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schenk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.025504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.01AG08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2185478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-J&#233;bali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201127564" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT0PKT0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.208" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.879" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>