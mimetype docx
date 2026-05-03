--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -4130,286 +4130,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG): Medical Data Integration and Semantic Developments for Epidemiology</w:t>
+                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cipiere</w:t>
+                <w:t xml:space="preserve">S Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ereteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gaignard</w:t>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boujelben</w:t>
+                <w:t xml:space="preserve">Boujelben N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Clusters, Clouds and Grids for Health 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCGRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048737v1</w:t>
+                <w:t xml:space="preserve">hal-02083188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG): Medical Data Integration and Semantic Developments for Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cipiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ereteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cipiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ereteo</w:t>
+                <w:t xml:space="preserve">A. Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boujelben N.</w:t>
+                <w:t xml:space="preserve">N. Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Clusters, Clouds and Grids for Health 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.755-763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083188v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
               </w:r>
@@ -4639,713 +4639,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guigues</w:t>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Roux</w:t>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_7⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829662v1</w:t>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
+                <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mouton</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831278v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
+                <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62</w:t>
+              <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842740v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,303 +5685,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AWESOMME: nouvelle plateforme web d'analyse d'images médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Diot</w:t>
+                <w:t xml:space="preserve">Pilotage déporté d'IRM précliniques Bruker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vick Foëx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Tanneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023295v1</w:t>
+                <w:t xml:space="preserve">hal-05280526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage déporté d'IRM précliniques Bruker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vick Foëx</w:t>
+                <w:t xml:space="preserve">AWESOMME: nouvelle plateforme web d'analyse d'images médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">Benoît Allignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Grenier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nils Tanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280526v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedDelin : Outil web d'apprentissage de délinéation des tumeurs en radiothérapie conformationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisse Waissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.G. Guttmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Prieto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Palotai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-761F8GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj1 Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Boire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vick Fo&#235;x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisse Waissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.G. Guttmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Prieto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Palotai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-761F8GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj1 Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Boire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vick Fo&#235;x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisse Waissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>