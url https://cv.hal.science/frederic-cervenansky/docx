--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1021,429 +1021,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boutiques: a flexible framework to integrate command-line applications in computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Istace</w:t>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kain</w:t>
+                <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Laurent</w:t>
+                <w:t xml:space="preserve">Tristan Aumentado-Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Leray</w:t>
+                <w:t xml:space="preserve">Natacha Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01847873v3</w:t>
+                <w:t xml:space="preserve">hal-01817780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutiques: a flexible framework to integrate command-line applications in computing platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first MICCAI challenge on PET tumor segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Kiar</w:t>
+                <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Aumentado-Armstrong</w:t>
+                <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Beck</w:t>
+                <w:t xml:space="preserve">Anouar Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bellec</w:t>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy016⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817780v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first MICCAI challenge on PET tumor segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Objective Evaluation of Multiple Sclerosis Lesion Segmentation using a Data Management and Processing Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Tan</w:t>
+                <w:t xml:space="preserve">Florent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44, pp.177-195. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31911-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659162v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01847873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,411 +4130,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cipiere</w:t>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ereteo</w:t>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gaspard</w:t>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083188v1</w:t>
+                <w:t xml:space="preserve">hal-02048165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG): Medical Data Integration and Semantic Developments for Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cipiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ereteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cipiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ereteo</w:t>
+                <w:t xml:space="preserve">A. Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gaignard</w:t>
+                <w:t xml:space="preserve">N. Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Clusters, Clouds and Grids for Health 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.755-763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brecht Heyde</w:t>
+                <w:t xml:space="preserve">S Cipiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ereteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Boujelben N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">CCGRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048165v1</w:t>
+                <w:t xml:space="preserve">hal-02083188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: A development framework for medical image processing software ; an application to segmentation, anomaly detection and quantification for coronary arteries</w:t>
               </w:r>
@@ -4639,467 +4639,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gibaud</w:t>
+                <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">J.-P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+                <w:t xml:space="preserve">hal-00829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: a framework to develop medical image processing software. Application to simulate pipeline stent deployment in intracranial vessels with aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Comput. Vision. Graphics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,234 +5127,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Libre Software Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreaTools: A Framework to Develop Medical Image Processing Software: Application to Simulate Pipeline Stent Deployment in Intracranial Vessels with Aneurysms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Roux</w:t>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829662v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreaTools: applications and development framework for medical image-processing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Dávila Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,151 +5685,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage déporté d'IRM précliniques Bruker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MedDelin : Outil web d'apprentissage de délinéation des tumeurs en radiothérapie conformationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vick Foëx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+                <w:t xml:space="preserve">Benoît Allignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+                <w:t xml:space="preserve">Waisse Waissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280526v1</w:t>
+                <w:t xml:space="preserve">hal-05271879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AWESOMME: nouvelle plateforme web d'analyse d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5838,215 +5838,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Tanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MedDelin : Outil web d'apprentissage de délinéation des tumeurs en radiothérapie conformationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Allignet</w:t>
+                <w:t xml:space="preserve">Pilotage déporté d'IRM précliniques Bruker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vick Foëx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waisse Waissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271879v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReproVIP: Enhancing Reproducibility of Scientific Results in Medical Imaging</w:t>
               </w:r>
@@ -6792,51 +6792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.G. Guttmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Prieto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Palotai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-761F8GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj1 Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Boire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vick Fo&#235;x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisse Waissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1176625" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.G. Guttmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Prieto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Palotai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Durand-Dubief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.01.083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aumentado-Armstrong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouahabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847873v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Istace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31911-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giacalone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-761F8GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fabritiis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0144" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRZLWNHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj1 Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Boire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Angel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Correa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842740v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nief" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271879v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisse Waissi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vick Fo&#235;x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0f44c93fb4271c17226fecc5eff020b785881b09" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>