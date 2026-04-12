--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -931,191 +931,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of global strong solution and vanishing capillarity-viscosity limit in one dimension for the Korteweg system</w:t>
+                <w:t xml:space="preserve">On a Lagrangian method for the convergence from a non-local to a local Korteweg capillary fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Haspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.469-494</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 265 (7), pp.1264-1323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635983v1</w:t>
+                <w:t xml:space="preserve">hal-00787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Lagrangian method for the convergence from a non-local to a local Korteweg capillary fluid model</w:t>
+                <w:t xml:space="preserve">Existence of global strong solution and vanishing capillarity-viscosity limit in one dimension for the Korteweg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Haspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 265 (7), pp.1264-1323</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.469-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787265v1</w:t>
+                <w:t xml:space="preserve">hal-00635983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of strong solutions in a larger space for the shallow-water system</w:t>
               </w:r>
@@ -1177,191 +1177,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of capillary fluid models: from the non-local to the local Korteweg model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charve</w:t>
+                <w:t xml:space="preserve">Global existence for the primitive equations with small anisotropic viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Haspot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.2021-2060</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.1--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778797v1</w:t>
+                <w:t xml:space="preserve">hal-00693001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global existence for the primitive equations with small anisotropic viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Charve</w:t>
+                <w:t xml:space="preserve">Convergence of capillary fluid models: from the non-local to the local Korteweg model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Ngo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Haspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (1), pp.1--38</w:t>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.2021-2060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693001v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Existence Result for the Compressible Navier-Stokes Equations in the Critical L(p) Framework</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed 3D-2D asymptotics for the weak and strong solutions of the rotating magnetohydrodynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,51 +2029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459374v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636542v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009783v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.8629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050137v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079858v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832509v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0306-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F5CV4WVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292991v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459374v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636542v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009783v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.8629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050137v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079858v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832509v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Ngo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0306-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F5CV4WVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292991v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>