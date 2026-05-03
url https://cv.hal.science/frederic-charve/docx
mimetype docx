--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -504,165 +504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050137v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics and lower bound for the lifespan of solutions to the Primitive Equations</w:t>
+                <w:t xml:space="preserve">Global well-posedness and asymptotics for a penalized Boussinesq-type system without dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.791-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086979v1</w:t>
+                <w:t xml:space="preserve">hal-01567310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness and asymptotics for a penalized Boussinesq-type system without dispersion</w:t>
+                <w:t xml:space="preserve">Asymptotics and lower bound for the lifespan of solutions to the Primitive Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.791-807</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567310v1</w:t>
+                <w:t xml:space="preserve">hal-01086979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian methods for a general inhomogeneous incompressible Navier-Stokes-Korteweg system with variable capillarity and viscosity coefficients</w:t>
               </w:r>
@@ -1177,191 +1177,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global existence for the primitive equations with small anisotropic viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Charve</w:t>
+                <w:t xml:space="preserve">Convergence of capillary fluid models: from the non-local to the local Korteweg model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Ngo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Haspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (1), pp.1--38</w:t>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.2021-2060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693001v1</w:t>
+                <w:t xml:space="preserve">hal-00778797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of capillary fluid models: from the non-local to the local Korteweg model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charve</w:t>
+                <w:t xml:space="preserve">Global existence for the primitive equations with small anisotropic viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Haspot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.2021-2060</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.1--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778797v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Existence Result for the Compressible Navier-Stokes Equations in the Critical L(p) Framework</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed 3D-2D asymptotics for the weak and strong solutions of the rotating magnetohydrodynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,51 +2029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459374v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636542v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009783v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.8629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050137v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079858v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832509v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Ngo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0306-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F5CV4WVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292991v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459374v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636542v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2023.5.171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009783v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.8629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050137v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079858v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832509v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Haspot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0306-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F5CV4WVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292991v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>