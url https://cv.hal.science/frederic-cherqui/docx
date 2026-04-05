--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Cherqui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered seeds, missing garden: a critical review of asset management for nature-based stormwater solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.558-579. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2025.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring key characteristics of performance indicators for green infrastructure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 969, pp.178819. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory performance assessment of low-cost water level sensor for field monitoring in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100298. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of international guidelines for green infrastructure performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Merete Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2024.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing simple indicators of nitrogen and phosphorus removal in constructed stormwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172192. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and evolution of urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00599-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Multidimensional Risk Assessment Method for Sewer Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00888-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Ellerbæk Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.831-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2023.2211559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la connaissance patrimoniale des réseaux d’assainissement de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laplanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TSM 12 2023, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202312169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Control Can Deliver Synergies Across Multiple Rainwater Storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Smith‐miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021wr030266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time controlled rainwater harvesting systems can improve the performance of stormwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 614 (2), pp.128503. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform and protocol to standardise the test and selection low-cost sensors for water level monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Open Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/h2oj.2020.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing stormwater control measures using real-time control technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062x.2020.1857797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Control of Rainwater Harvesting Systems: The Benefits of Increasing Rainfall Forecast Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainty in sewer condition assessment: Impact on inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of condition assessment uncertainties on sewer deterioration modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2019.1653938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.662-675. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2020.1713382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the multi-functionality of urban green spaces: Relations between components of green spaces and urban services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie systématique des techniques alternatives de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d’eau potable et d’assainissement : les apports des guides Astee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nirsimloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201810023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des pluies revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of uncertainties in sewer condition assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.264 - 273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2017.1356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion patrimoniale des réseaux d'assainissement aux techniques alternatives de gestion des eaux pluviales, une nouvelle histoire à écrire pour la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre fonctions du système de gestion des eaux urbaines (SGEU) : application au lac de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201604012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban potential flooding risk and identifying effective risk-reduction measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.418 - 425. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using basic, imprecise or uncertain data for elaborating sewer inspection programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering: Maintenance, Management, Life-Cycle Design and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.376-388. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2014.887122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to sustainable urban water management systems: how to define expected service functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.316 - 334. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2015.1047355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de nuisances liées au système d’assainissement. Application sur le territoire de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201404025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-EAR: A method for the economic analysis of urban water systems providing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.868497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.38-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grading for dysfunction indicators in sewer asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2012.756916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of available data on sewer inspection program efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.831910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for sustainable urban drainage system management: A case study of Jijel, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Benzerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzouk Cherrared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (30), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2010.541265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WT-Afvalwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (3), pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk assessment using sewer flooding databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp 832-840. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque de débordement des systèmes de gestion des eaux urbaines. Contributions méthodologiques de deux cas d’études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines et qualité de service. Présentation d’un modèle adaptatif d’évaluation locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7/8, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of District Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of district projects. Quality of the physical environment in the &amp;quot;Espaces Gare&amp;quot; (project in La Rochelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155 - 1167. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une méthodologie d'aménagement durable d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (n.a.), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Legge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les chemins mènent à la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres universitaires de génie civil (RUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders Ecole d'ingénieurs, l'INSA Rouen Normandie et l'Université Le Havre Normandie., May 2024, Le Havre, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la performance des solutions de gestion intégrée des eaux pluviales en fonction de leur entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven asset management: toward the deployement of risk-based rehabilitation planning in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Guericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an international survey for nature-based stormwater solutions’ asset management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean Sewer Asset Management (EURO SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la Nature et risques liés à l’eau : Quel éclairage des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école de l'eau et de l'environnement, ENGEES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the performance of stormwater networks using real-time controlled rainwater harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei David Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban drainage asset management – also for blue-green infrastructures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Langeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fernandez-Delgado Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions et besoins des parties prenantes européennes pour les futurs systèmes de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment indicators for green infrastructures: a comparison between international guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décisionnelle de maintenance prévisionnelle des techniques alternatives basée sur la modélisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musandji Fuamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierreman-Fils Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can condition assessment uncertainty impact sewer deterioration modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation dynamique des systems pour l’évaluation de scénarios d’entretien des techniques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaux Titouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Laplacian semi-supervised regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Laplacienne semi-supervisée pour la reconstitution des dates de pose des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can modelling of systems dynamics help decisions of NBS maintenance towards more resilient and healthy cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition - Integrating Urban and Transport Planning, Environment and Health for Healthier Urban Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISGlobal, Spain, Nov 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management of stormwater control measures: a new story for urban stormwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenges of managing SUDS to maintain or improve their performance over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of the sample on the insepction and rehabilitation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maeckelberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Leading-Edge Conference on Strategic Asset Management of water and wastewater infrastructures (LESAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des techniques alternatives : une nouvelle histoire à écrire pour la gestion des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des coûts sociaux liés à la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015 – 6th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent urban flooding hazard assessment based on operational databases – full-scale implementation for the urban community of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un service intégré de la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of availability and uncertainty of data on the efficiency of sewer inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013 – 5th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer le coût acceptable du Système de Gestion des Eaux Urbaines (SGEU) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PACTE-CEP : Le service public d’eau potable et ses territoires à l’épreuve du développement durable. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the indigau decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Leading-edge conf. on Strategic Asset management, LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the INDIGAU decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le Gauffre P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International water association 4th leading edge conference on strategic asset management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim an der Ruhr, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAR methodology: an approach to Sustainable Urban Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA (Int. Water Assoc.) World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable - des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Génie urbain et infrastructures » Gestion patrimoniale des réseaux souterrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Marne la Vallée, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment manager durablement un système de gestion des eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du risque de débordement des systèmes de gestion des eaux urbaines : contributions méthodologiques de deux cas d'études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer rehabilitation criteria evaluated by fusion of fuzzy indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement : évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of wastewater systems: presentation of an adaptative model based on local dialogue and quality of service assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburg, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">leading edge conference on strategic asset management 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.Proceedings on CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA conference on Leading edge asset management, LESAM 2007, Lisbonne, PRT, 17-19 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement. Evaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes rencontres universitaires de génie civil AUGC "conception et vie des ouvrages", Bordeaux, FRA, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la Qualité des Ambiances dans les Projets d'Aménagement Durable de Quartiers. Application à la ZAC &amp;quot;Espaces Gare&amp;quot; de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie du niveau d'isolation thermique d'une maison type dans plusieurs villes au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the environmental impact of a Canadian house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 World Sustainable Building Conference in Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.250-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step toward the global assessment of district projects: solar indicators and way to quantify them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International IBPSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation de l'impact environnemental : cas d'une maison au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to assess sustainable design of a district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Passive and Low Energy Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement durable à l'échelle du quartier : application du project ADEQUA au cas d'étude de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un projet de quartier, présentation du projet ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à la gestion patrimoniale : travaux récents sur les Solutions Fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions implementation: barriers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Azrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestPatPluvO : gestion patrimoniale durable et multi-échelles des solutions fondées sur la nature dédiées aux eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grade assessment of sewer segments using crisp and fuzzy calibration procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Leading-edge conference on strategic asset management, LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. AWWA and IWA, pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IWA Publishing, 2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the condition of an asset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.93-130, 2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Operation, maintenance and rehabilitation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bosseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.343-420, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to urban drainage asset management: if something exciting happens, we've done it wrong!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.1-18, 2024, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Kerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.51-92, 2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Data management and quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Bijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299-342, IWA Publishing, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From condition-based to service-based strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsuddin Daulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.231-270, 2024, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la ville et agir par le souterrain : Apports du génie urbain pour la conception et la gestion des infrastructures, Barroca, B. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des ponts, pp.15, 2014, 978-2-85978-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrera Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance assessment of urban infrastructure services: drinking water, wastewater and solid waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.125-134, 2008, 9781843391973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport L2a : Approche systémique du système de gestion des eaux urbaines. Rapport projet ANR-VD OMEGA Outil MEthodologique d'aide à la Gestion intégrée d'un système d'Assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. Rapport final. Projet ANR RGC-U INDIGAU (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. T.1 Modèles d'évaluation d' indicateurs de dysfonctionnement à partir des inspections visuelles. Mise au point des modèles d'évaluation et procédure de calage des modèles. Projet INDIGAU- ANR RGC-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghoulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport T4.1 : Consolidation de la formulation des critères de réhabilitation - rapport projet ANR-RGC&U INDIGAU Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Werey.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation d'un projet d'aménagement durable d'un quartier - méthode ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines – gestion patrimoniale des infrastructures et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. Lyon1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01722462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Cherqui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered seeds, missing garden: a critical review of asset management for nature-based stormwater solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.558-579. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2025.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring key characteristics of performance indicators for green infrastructure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 969, pp.178819. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory performance assessment of low-cost water level sensor for field monitoring in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100298. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of international guidelines for green infrastructure performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Merete Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2024.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing simple indicators of nitrogen and phosphorus removal in constructed stormwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172192. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and evolution of urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00599-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Multidimensional Risk Assessment Method for Sewer Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00888-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Ellerbæk Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.831-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2023.2211559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la connaissance patrimoniale des réseaux d’assainissement de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laplanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TSM 12 2023, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202312169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Control Can Deliver Synergies Across Multiple Rainwater Storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Smith‐miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021wr030266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time controlled rainwater harvesting systems can improve the performance of stormwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 614 (2), pp.128503. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform and protocol to standardise the test and selection low-cost sensors for water level monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Open Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/h2oj.2020.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing stormwater control measures using real-time control technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062x.2020.1857797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Control of Rainwater Harvesting Systems: The Benefits of Increasing Rainfall Forecast Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainty in sewer condition assessment: Impact on inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of condition assessment uncertainties on sewer deterioration modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2019.1653938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.662-675. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2020.1713382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the multi-functionality of urban green spaces: Relations between components of green spaces and urban services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie systématique des techniques alternatives de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d’eau potable et d’assainissement : les apports des guides Astee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nirsimloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201810023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des pluies revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of uncertainties in sewer condition assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.264 - 273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2017.1356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion patrimoniale des réseaux d'assainissement aux techniques alternatives de gestion des eaux pluviales, une nouvelle histoire à écrire pour la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre fonctions du système de gestion des eaux urbaines (SGEU) : application au lac de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201604012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using basic, imprecise or uncertain data for elaborating sewer inspection programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering: Maintenance, Management, Life-Cycle Design and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.376-388. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2014.887122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban potential flooding risk and identifying effective risk-reduction measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.418 - 425. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to sustainable urban water management systems: how to define expected service functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.316 - 334. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2015.1047355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de nuisances liées au système d’assainissement. Application sur le territoire de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201404025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-EAR: A method for the economic analysis of urban water systems providing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.868497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.38-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grading for dysfunction indicators in sewer asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2012.756916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of available data on sewer inspection program efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.831910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for sustainable urban drainage system management: A case study of Jijel, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Benzerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzouk Cherrared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (30), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2010.541265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WT-Afvalwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (3), pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk assessment using sewer flooding databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp 832-840. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque de débordement des systèmes de gestion des eaux urbaines. Contributions méthodologiques de deux cas d’études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines et qualité de service. Présentation d’un modèle adaptatif d’évaluation locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7/8, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of District Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of district projects. Quality of the physical environment in the &amp;quot;Espaces Gare&amp;quot; (project in La Rochelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155 - 1167. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une méthodologie d'aménagement durable d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (n.a.), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Legge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les chemins mènent à la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres universitaires de génie civil (RUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders Ecole d'ingénieurs, l'INSA Rouen Normandie et l'Université Le Havre Normandie., May 2024, Le Havre, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la performance des solutions de gestion intégrée des eaux pluviales en fonction de leur entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven asset management: toward the deployement of risk-based rehabilitation planning in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Guericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an international survey for nature-based stormwater solutions’ asset management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean Sewer Asset Management (EURO SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la Nature et risques liés à l’eau : Quel éclairage des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école de l'eau et de l'environnement, ENGEES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban drainage asset management – also for blue-green infrastructures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Langeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fernandez-Delgado Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the performance of stormwater networks using real-time controlled rainwater harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei David Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions et besoins des parties prenantes européennes pour les futurs systèmes de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment indicators for green infrastructures: a comparison between international guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décisionnelle de maintenance prévisionnelle des techniques alternatives basée sur la modélisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musandji Fuamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierreman-Fils Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can condition assessment uncertainty impact sewer deterioration modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation dynamique des systems pour l’évaluation de scénarios d’entretien des techniques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaux Titouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Laplacian semi-supervised regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Laplacienne semi-supervisée pour la reconstitution des dates de pose des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can modelling of systems dynamics help decisions of NBS maintenance towards more resilient and healthy cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition - Integrating Urban and Transport Planning, Environment and Health for Healthier Urban Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISGlobal, Spain, Nov 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management of stormwater control measures: a new story for urban stormwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenges of managing SUDS to maintain or improve their performance over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of the sample on the insepction and rehabilitation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maeckelberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Leading-Edge Conference on Strategic Asset Management of water and wastewater infrastructures (LESAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des techniques alternatives : une nouvelle histoire à écrire pour la gestion des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des coûts sociaux liés à la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015 – 6th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent urban flooding hazard assessment based on operational databases – full-scale implementation for the urban community of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un service intégré de la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of availability and uncertainty of data on the efficiency of sewer inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013 – 5th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer le coût acceptable du Système de Gestion des Eaux Urbaines (SGEU) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PACTE-CEP : Le service public d’eau potable et ses territoires à l’épreuve du développement durable. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the indigau decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Leading-edge conf. on Strategic Asset management, LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the INDIGAU decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le Gauffre P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International water association 4th leading edge conference on strategic asset management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim an der Ruhr, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAR methodology: an approach to Sustainable Urban Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA (Int. Water Assoc.) World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable - des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Génie urbain et infrastructures » Gestion patrimoniale des réseaux souterrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Marne la Vallée, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment manager durablement un système de gestion des eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du risque de débordement des systèmes de gestion des eaux urbaines : contributions méthodologiques de deux cas d'études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer rehabilitation criteria evaluated by fusion of fuzzy indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement : évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of wastewater systems: presentation of an adaptative model based on local dialogue and quality of service assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburg, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA conference on Leading edge asset management, LESAM 2007, Lisbonne, PRT, 17-19 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">leading edge conference on strategic asset management 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.Proceedings on CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement. Evaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes rencontres universitaires de génie civil AUGC "conception et vie des ouvrages", Bordeaux, FRA, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la Qualité des Ambiances dans les Projets d'Aménagement Durable de Quartiers. Application à la ZAC &amp;quot;Espaces Gare&amp;quot; de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie du niveau d'isolation thermique d'une maison type dans plusieurs villes au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the environmental impact of a Canadian house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 World Sustainable Building Conference in Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.250-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step toward the global assessment of district projects: solar indicators and way to quantify them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International IBPSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation de l'impact environnemental : cas d'une maison au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to assess sustainable design of a district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Passive and Low Energy Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement durable à l'échelle du quartier : application du project ADEQUA au cas d'étude de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un projet de quartier, présentation du projet ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à la gestion patrimoniale : travaux récents sur les Solutions Fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions implementation: barriers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Azrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestPatPluvO : gestion patrimoniale durable et multi-échelles des solutions fondées sur la nature dédiées aux eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grade assessment of sewer segments using crisp and fuzzy calibration procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Leading-edge conference on strategic asset management, LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. AWWA and IWA, pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IWA Publishing, 2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the condition of an asset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.93-130, 2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Operation, maintenance and rehabilitation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bosseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.343-420, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to urban drainage asset management: if something exciting happens, we've done it wrong!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.1-18, 2024, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Kerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.51-92, 2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Data management and quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Bijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299-342, IWA Publishing, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From condition-based to service-based strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsuddin Daulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.231-270, 2024, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la ville et agir par le souterrain : Apports du génie urbain pour la conception et la gestion des infrastructures, Barroca, B. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des ponts, pp.15, 2014, 978-2-85978-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrera Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance assessment of urban infrastructure services: drinking water, wastewater and solid waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.125-134, 2008, 9781843391973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport L2a : Approche systémique du système de gestion des eaux urbaines. Rapport projet ANR-VD OMEGA Outil MEthodologique d'aide à la Gestion intégrée d'un système d'Assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. Rapport final. Projet ANR RGC-U INDIGAU (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. T.1 Modèles d'évaluation d' indicateurs de dysfonctionnement à partir des inspections visuelles. Mise au point des modèles d'évaluation et procédure de calage des modèles. Projet INDIGAU- ANR RGC-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghoulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport T4.1 : Consolidation de la formulation des critères de réhabilitation - rapport projet ANR-RGC&U INDIGAU Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Werey.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation d'un projet d'aménagement durable d'un quartier - méthode ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines – gestion patrimoniale des infrastructures et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. Lyon1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01722462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2025.040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bahrami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#248;ller Rokstad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Szota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Danger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Hatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00599-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00888-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Ellerb&#230;k Nielsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2211559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laplanche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202312169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei D Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Smith&#8208;miles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062x.2020.1857797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riechel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lengemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1653938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HX291JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nirsimloo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1356858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nouveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nafi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.868497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Benzerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Cherrared" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.01.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9X9GFRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapgier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rostaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692981" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Guericke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ziegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei David Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musandji Fuamba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierreman-Fils Pierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319450v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaux Titouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Bos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350684v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sibeud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599398v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le Gauffre P" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594230v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nafi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ibrahim" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Closet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590138v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312666v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zmeureanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312665v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Mori" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Azrague" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592756v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Duin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boogaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lepot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepherd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0093" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Boogaard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bosseler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977578v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kerres" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0051" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Besnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Bijnen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chuzeville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977583v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Auger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Carson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Daulat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrera Jr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Closet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465809v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Werey.C." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722462v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2025.040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bahrami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#248;ller Rokstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Szota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Danger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Hatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00599-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00888-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Ellerb&#230;k Nielsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2211559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laplanche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202312169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei D Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Smith&#8208;miles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062x.2020.1857797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riechel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lengemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1653938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HX291JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nirsimloo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1356858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nouveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nafi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.868497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Benzerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Cherrared" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.01.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9X9GFRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapgier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rostaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692981" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Guericke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ziegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei David Xu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musandji Fuamba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierreman-Fils Pierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319450v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaux Titouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Bos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350684v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sibeud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599398v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le Gauffre P" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594230v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nafi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ibrahim" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Closet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312666v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zmeureanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312665v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Mori" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Azrague" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592756v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Duin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boogaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lepot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepherd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0093" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Boogaard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bosseler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977578v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kerres" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0051" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Besnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Bijnen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chuzeville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977583v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Auger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Carson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Daulat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrera Jr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Closet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465809v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Werey.C." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722462v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>