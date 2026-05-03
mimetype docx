--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Cherqui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered seeds, missing garden: a critical review of asset management for nature-based stormwater solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.558-579. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2025.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring key characteristics of performance indicators for green infrastructure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 969, pp.178819. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory performance assessment of low-cost water level sensor for field monitoring in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100298. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of international guidelines for green infrastructure performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Merete Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2024.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing simple indicators of nitrogen and phosphorus removal in constructed stormwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172192. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and evolution of urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00599-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Multidimensional Risk Assessment Method for Sewer Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00888-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Ellerbæk Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.831-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2023.2211559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la connaissance patrimoniale des réseaux d’assainissement de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laplanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TSM 12 2023, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202312169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Control Can Deliver Synergies Across Multiple Rainwater Storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Smith‐miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021wr030266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time controlled rainwater harvesting systems can improve the performance of stormwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 614 (2), pp.128503. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform and protocol to standardise the test and selection low-cost sensors for water level monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Open Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/h2oj.2020.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing stormwater control measures using real-time control technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062x.2020.1857797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Control of Rainwater Harvesting Systems: The Benefits of Increasing Rainfall Forecast Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainty in sewer condition assessment: Impact on inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of condition assessment uncertainties on sewer deterioration modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2019.1653938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.662-675. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2020.1713382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the multi-functionality of urban green spaces: Relations between components of green spaces and urban services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie systématique des techniques alternatives de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d’eau potable et d’assainissement : les apports des guides Astee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nirsimloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201810023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des pluies revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of uncertainties in sewer condition assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.264 - 273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2017.1356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion patrimoniale des réseaux d'assainissement aux techniques alternatives de gestion des eaux pluviales, une nouvelle histoire à écrire pour la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre fonctions du système de gestion des eaux urbaines (SGEU) : application au lac de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201604012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using basic, imprecise or uncertain data for elaborating sewer inspection programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering: Maintenance, Management, Life-Cycle Design and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.376-388. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2014.887122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban potential flooding risk and identifying effective risk-reduction measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.418 - 425. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to sustainable urban water management systems: how to define expected service functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.316 - 334. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2015.1047355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de nuisances liées au système d’assainissement. Application sur le territoire de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201404025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-EAR: A method for the economic analysis of urban water systems providing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.868497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.38-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grading for dysfunction indicators in sewer asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2012.756916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of available data on sewer inspection program efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.831910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for sustainable urban drainage system management: A case study of Jijel, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Benzerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzouk Cherrared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (30), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2010.541265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WT-Afvalwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (3), pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk assessment using sewer flooding databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp 832-840. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque de débordement des systèmes de gestion des eaux urbaines. Contributions méthodologiques de deux cas d’études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines et qualité de service. Présentation d’un modèle adaptatif d’évaluation locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7/8, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of District Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of district projects. Quality of the physical environment in the &amp;quot;Espaces Gare&amp;quot; (project in La Rochelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155 - 1167. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une méthodologie d'aménagement durable d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (n.a.), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Legge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les chemins mènent à la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres universitaires de génie civil (RUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders Ecole d'ingénieurs, l'INSA Rouen Normandie et l'Université Le Havre Normandie., May 2024, Le Havre, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la performance des solutions de gestion intégrée des eaux pluviales en fonction de leur entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven asset management: toward the deployement of risk-based rehabilitation planning in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Guericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an international survey for nature-based stormwater solutions’ asset management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean Sewer Asset Management (EURO SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la Nature et risques liés à l’eau : Quel éclairage des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école de l'eau et de l'environnement, ENGEES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban drainage asset management – also for blue-green infrastructures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Langeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fernandez-Delgado Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the performance of stormwater networks using real-time controlled rainwater harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei David Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions et besoins des parties prenantes européennes pour les futurs systèmes de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment indicators for green infrastructures: a comparison between international guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décisionnelle de maintenance prévisionnelle des techniques alternatives basée sur la modélisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musandji Fuamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierreman-Fils Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can condition assessment uncertainty impact sewer deterioration modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation dynamique des systems pour l’évaluation de scénarios d’entretien des techniques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaux Titouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Laplacian semi-supervised regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Laplacienne semi-supervisée pour la reconstitution des dates de pose des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can modelling of systems dynamics help decisions of NBS maintenance towards more resilient and healthy cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition - Integrating Urban and Transport Planning, Environment and Health for Healthier Urban Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISGlobal, Spain, Nov 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management of stormwater control measures: a new story for urban stormwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenges of managing SUDS to maintain or improve their performance over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of the sample on the insepction and rehabilitation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maeckelberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Leading-Edge Conference on Strategic Asset Management of water and wastewater infrastructures (LESAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des techniques alternatives : une nouvelle histoire à écrire pour la gestion des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des coûts sociaux liés à la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015 – 6th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent urban flooding hazard assessment based on operational databases – full-scale implementation for the urban community of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un service intégré de la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of availability and uncertainty of data on the efficiency of sewer inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013 – 5th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer le coût acceptable du Système de Gestion des Eaux Urbaines (SGEU) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PACTE-CEP : Le service public d’eau potable et ses territoires à l’épreuve du développement durable. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the indigau decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Leading-edge conf. on Strategic Asset management, LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the INDIGAU decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le Gauffre P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International water association 4th leading edge conference on strategic asset management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim an der Ruhr, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAR methodology: an approach to Sustainable Urban Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA (Int. Water Assoc.) World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable - des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Génie urbain et infrastructures » Gestion patrimoniale des réseaux souterrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Marne la Vallée, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment manager durablement un système de gestion des eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du risque de débordement des systèmes de gestion des eaux urbaines : contributions méthodologiques de deux cas d'études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer rehabilitation criteria evaluated by fusion of fuzzy indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement : évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of wastewater systems: presentation of an adaptative model based on local dialogue and quality of service assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburg, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA conference on Leading edge asset management, LESAM 2007, Lisbonne, PRT, 17-19 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">leading edge conference on strategic asset management 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.Proceedings on CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement. Evaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes rencontres universitaires de génie civil AUGC "conception et vie des ouvrages", Bordeaux, FRA, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la Qualité des Ambiances dans les Projets d'Aménagement Durable de Quartiers. Application à la ZAC &amp;quot;Espaces Gare&amp;quot; de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie du niveau d'isolation thermique d'une maison type dans plusieurs villes au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the environmental impact of a Canadian house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 World Sustainable Building Conference in Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.250-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step toward the global assessment of district projects: solar indicators and way to quantify them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International IBPSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation de l'impact environnemental : cas d'une maison au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to assess sustainable design of a district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Passive and Low Energy Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement durable à l'échelle du quartier : application du project ADEQUA au cas d'étude de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un projet de quartier, présentation du projet ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à la gestion patrimoniale : travaux récents sur les Solutions Fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions implementation: barriers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Azrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestPatPluvO : gestion patrimoniale durable et multi-échelles des solutions fondées sur la nature dédiées aux eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grade assessment of sewer segments using crisp and fuzzy calibration procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Leading-edge conference on strategic asset management, LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. AWWA and IWA, pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IWA Publishing, 2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the condition of an asset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.93-130, 2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Operation, maintenance and rehabilitation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bosseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.343-420, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to urban drainage asset management: if something exciting happens, we've done it wrong!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.1-18, 2024, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Kerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.51-92, 2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Data management and quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Bijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299-342, IWA Publishing, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From condition-based to service-based strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsuddin Daulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.231-270, 2024, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la ville et agir par le souterrain : Apports du génie urbain pour la conception et la gestion des infrastructures, Barroca, B. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des ponts, pp.15, 2014, 978-2-85978-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrera Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance assessment of urban infrastructure services: drinking water, wastewater and solid waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.125-134, 2008, 9781843391973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport L2a : Approche systémique du système de gestion des eaux urbaines. Rapport projet ANR-VD OMEGA Outil MEthodologique d'aide à la Gestion intégrée d'un système d'Assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. Rapport final. Projet ANR RGC-U INDIGAU (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. T.1 Modèles d'évaluation d' indicateurs de dysfonctionnement à partir des inspections visuelles. Mise au point des modèles d'évaluation et procédure de calage des modèles. Projet INDIGAU- ANR RGC-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghoulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport T4.1 : Consolidation de la formulation des critères de réhabilitation - rapport projet ANR-RGC&U INDIGAU Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Werey.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation d'un projet d'aménagement durable d'un quartier - méthode ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines – gestion patrimoniale des infrastructures et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. Lyon1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01722462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Cherqui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eLogUp! A precise, affordable and open-source IoT data logger to scale-up long-term environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00660. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourjaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered seeds, missing garden: a critical review of asset management for nature-based stormwater solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.558-579. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2025.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring key characteristics of performance indicators for green infrastructure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 969, pp.178819. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory performance assessment of low-cost water level sensor for field monitoring in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100298. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of international guidelines for green infrastructure performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Merete Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2024.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing simple indicators of nitrogen and phosphorus removal in constructed stormwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172192. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and evolution of urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00599-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la connaissance patrimoniale des réseaux d’assainissement de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laplanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, TSM 12 2023, pp.169-177. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202312169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Multidimensional Risk Assessment Method for Sewer Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00888-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Ellerbæk Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.831-843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2023.2211559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Control Can Deliver Synergies Across Multiple Rainwater Storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Smith‐miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021wr030266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time controlled rainwater harvesting systems can improve the performance of stormwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 614 (2), pp.128503. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform and protocol to standardise the test and selection low-cost sensors for water level monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Open Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/h2oj.2020.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing stormwater control measures using real-time control technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062x.2020.1857797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Control of Rainwater Harvesting Systems: The Benefits of Increasing Rainfall Forecast Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei D Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020wr027856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainty in sewer condition assessment: Impact on inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Tabesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of condition assessment uncertainties on sewer deterioration modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2019.1653938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.662-675. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2020.1713382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the multi-functionality of urban green spaces: Relations between components of green spaces and urban services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie systématique des techniques alternatives de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d’eau potable et d’assainissement : les apports des guides Astee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nirsimloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201810023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des pluies revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201811049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of uncertainties in sewer condition assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.264 - 273. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2017.1356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion patrimoniale des réseaux d'assainissement aux techniques alternatives de gestion des eaux pluviales, une nouvelle histoire à écrire pour la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre fonctions du système de gestion des eaux urbaines (SGEU) : application au lac de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201604012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban potential flooding risk and identifying effective risk-reduction measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 514, pp.418 - 425. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using basic, imprecise or uncertain data for elaborating sewer inspection programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering: Maintenance, Management, Life-Cycle Design and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.376-388. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2014.887122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to sustainable urban water management systems: how to define expected service functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.316 - 334. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2015.1047355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de nuisances liées au système d’assainissement. Application sur le territoire de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-EAR: A method for the economic analysis of urban water systems providing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.868497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.38-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201404025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grading for dysfunction indicators in sewer asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2012.756916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of available data on sewer inspection program efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.831910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for sustainable urban drainage system management: A case study of Jijel, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Benzerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzouk Cherrared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (30), pp.46-53. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WT-Afvalwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (3), pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk assessment using sewer flooding databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp 832-840. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dirksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2010.541265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque de débordement des systèmes de gestion des eaux urbaines. Contributions méthodologiques de deux cas d’études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines et qualité de service. Présentation d’un modèle adaptatif d’évaluation locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7/8, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of District Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155-1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of district projects. Quality of the physical environment in the &amp;quot;Espaces Gare&amp;quot; (project in La Rochelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (9-10), pp.1155 - 1167. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une méthodologie d'aménagement durable d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (n.a.), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Legge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les chemins mènent à la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres universitaires de génie civil (RUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders Ecole d'ingénieurs, l'INSA Rouen Normandie et l'Université Le Havre Normandie., May 2024, Le Havre, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap’Eau Conception et évaluation terrain de systèmes bas-couts &amp; open-source pour le suivi des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bouchet-Fakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTHU, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la performance des solutions de gestion intégrée des eaux pluviales en fonction de leur entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven asset management: toward the deployement of risk-based rehabilitation planning in Lausanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Guericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an international survey for nature-based stormwater solutions’ asset management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean Sewer Asset Management (EURO SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sheffield, Sep 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider la gestion patrimoniale des solutions de gestion intégrée des eaux pluviales : comment votre recherche peut alimenter la nôtre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la Nature et risques liés à l’eau : Quel éclairage des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école de l'eau et de l'environnement, ENGEES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Victor Ribeiro Marquez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the performance of stormwater networks using real-time controlled rainwater harvesting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei David Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban drainage asset management – also for blue-green infrastructures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Langeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fernandez-Delgado Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions et besoins des parties prenantes européennes pour les futurs systèmes de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décisionnelle de maintenance prévisionnelle des techniques alternatives basée sur la modélisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musandji Fuamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierreman-Fils Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment indicators for green infrastructures: a comparison between international guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Møller Rokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European stakeholders’ visions and needs for stormwater in future urban drainage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors for water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCE Thème 1, Métrologie innovante, bas couts, libre et ouverte, à faible consommation énergétique, miniaturisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Réseau Technologique sur les Capteurs en Environnement ( RTCE )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost sensor for hydrological & environmental monitoring using electro-physiological signals from trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourjaillat Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th franco-spanish Wo rkshop IBERNAM-CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can condition assessment uncertainty impact sewer deterioration modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Riechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nic Lengemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Szota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Poelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation dynamique des systems pour l’évaluation de scénarios d’entretien des techniques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaux Titouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for Source Control Stormwater Measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Laplacian semi-supervised regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Benkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants removal efficiency of stormwater control measures: comparison of centralized vs source control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Laplacienne semi-supervisée pour la reconstitution des dates de pose des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benabdeslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can modelling of systems dynamics help decisions of NBS maintenance towards more resilient and healthy cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Franck-Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transition - Integrating Urban and Transport Planning, Environment and Health for Healthier Urban Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISGlobal, Spain, Nov 2018, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutant removal efficiency: hydraulic monitoring and sampling strategy for source control stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage, Prague, Czech Republic, 10-15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenges of managing SUDS to maintain or improve their performance over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: impact of the sample on the insepction and rehabilitation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maeckelberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and operational needs to improve the asset management of stormwater control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Leading-Edge Conference on Strategic Asset Management of water and wastewater infrastructures (LESAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management of stormwater control measures: a new story for urban stormwater management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des coûts sociaux liés à la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darribere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des techniques alternatives : une nouvelle histoire à écrire pour la gestion des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sibeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, LYON, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison of different sewer asset management levels by implementing a risk-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pffeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2015 – 6th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent urban flooding hazard assessment based on operational databases – full-scale implementation for the urban community of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un service intégré de la gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of availability and uncertainty of data on the efficiency of sewer inspection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2013 – 5th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer le coût acceptable du Système de Gestion des Eaux Urbaines (SGEU) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bentarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PACTE-CEP : Le service public d’eau potable et ses territoires à l’épreuve du développement durable. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the indigau decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Leading-edge conf. on Strategic Asset management, LESAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim, Germany. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a sewer asset management strategy using the INDIGAU decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le Gauffre P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International water association 4th leading edge conference on strategic asset management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mülheim an der Ruhr, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable - des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Génie urbain et infrastructures » Gestion patrimoniale des réseaux souterrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Marne la Vallée, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment manager durablement un système de gestion des eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du risque de débordement des systèmes de gestion des eaux urbaines : contributions méthodologiques de deux cas d'études (Lyon et Mulhouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caradot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie, NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAR methodology: an approach to Sustainable Urban Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA (Int. Water Assoc.) World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer rehabilitation criteria evaluated by fusion of fuzzy indicators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement : évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUGC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of wastewater systems: presentation of an adaptative model based on local dialogue and quality of service assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburg, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">leading edge conference on strategic asset management 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.Proceedings on CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management: from visual inspection survey to dysfunction indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA conference on Leading edge asset management, LESAM 2007, Lisbonne, PRT, 17-19 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement. Evaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes rencontres universitaires de génie civil AUGC "conception et vie des ouvrages", Bordeaux, FRA, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation de la Qualité des Ambiances dans les Projets d'Aménagement Durable de Quartiers. Application à la ZAC &amp;quot;Espaces Gare&amp;quot; de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the environmental impact of a Canadian house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 World Sustainable Building Conference in Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.250-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step toward the global assessment of district projects: solar indicators and way to quantify them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International IBPSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie du niveau d'isolation thermique d'une maison type dans plusieurs villes au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.373-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation de l'impact environnemental : cas d'une maison au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zmeureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to assess sustainable design of a district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Passive and Low Energy Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement durable à l'échelle du quartier : application du project ADEQUA au cas d'étude de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un projet de quartier, présentation du projet ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à la gestion patrimoniale : travaux récents sur les Solutions Fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Combeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GestPatPluvO : gestion patrimoniale durable et multi-échelles des solutions fondées sur la nature dédiées aux eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions implementation: barriers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Azrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition grade assessment of sewer segments using crisp and fuzzy calibration procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Leading-edge conference on strategic asset management, LESAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Miami, United States. AWWA and IWA, pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IWA Publishing, 2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Operation, maintenance and rehabilitation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Bosseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.343-420, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to urban drainage asset management: if something exciting happens, we've done it wrong!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.1-18, 2024, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Kerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardia Roghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.51-92, 2024, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Data management and quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Bijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems: If anything exciting happens, we've done it wrong!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299-342, IWA Publishing, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From condition-based to service-based strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Carson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsuddin Daulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Duin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.231-270, 2024, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the condition of an asset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H.L.R. Clemens-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Management of Urban Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.93-130, 2024, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789063059_0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et des réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la ville et agir par le souterrain : Apports du génie urbain pour la conception et la gestion des infrastructures, Barroca, B. (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des ponts, pp.15, 2014, 978-2-85978-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrera Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance assessment of urban infrastructure services: drinking water, wastewater and solid waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, pp.125-134, 2008, 9781843391973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation et calage d'indicateurs de dysfonctionnement à partir de jugements d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Closet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux d'assainissement - Évaluation d'indicateurs de dysfonctionnement à partir d'inspections visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Werey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmezeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport L2a : Approche systémique du système de gestion des eaux urbaines. Rapport projet ANR-VD OMEGA Outil MEthodologique d'aide à la Gestion intégrée d'un système d'Assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. Rapport final. Projet ANR RGC-U INDIGAU (2007-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. T.1 Modèles d'évaluation d' indicateurs de dysfonctionnement à partir des inspections visuelles. Mise au point des modèles d'évaluation et procédure de calage des modèles. Projet INDIGAU- ANR RGC-U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Werey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ghoulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport T4.1 : Consolidation de la formulation des critères de réhabilitation - rapport projet ANR-RGC&U INDIGAU Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Werey.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation d'un projet d'aménagement durable d'un quartier - méthode ADEQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux urbaines – gestion patrimoniale des infrastructures et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. Lyon1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01722462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2025.040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bahrami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#248;ller Rokstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Szota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Danger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Hatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00599-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00888-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Ellerb&#230;k Nielsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2211559" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laplanche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202312169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei D Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Smith&#8208;miles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062x.2020.1857797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riechel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lengemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1653938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HX291JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nirsimloo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1356858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nouveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nafi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.868497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Benzerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Cherrared" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.01.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9X9GFRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapgier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rostaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692981" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Guericke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ziegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei David Xu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musandji Fuamba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierreman-Fils Pierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Eckert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319450v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaux Titouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Bos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350684v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sibeud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599398v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le Gauffre P" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594230v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nafi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ibrahim" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Closet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312666v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zmeureanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312665v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Mori" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Azrague" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592756v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Duin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boogaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lepot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepherd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0093" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Boogaard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bosseler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977578v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kerres" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0051" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Besnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Bijnen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chuzeville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977583v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Auger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Carson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Daulat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrera Jr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Closet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465809v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Werey.C." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722462v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00660" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Girot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2025.040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bahrami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius M&#248;ller Rokstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Szota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Danger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Hatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00599-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laplanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202312169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00888-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Ellerb&#230;k Nielsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2211559" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei D Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Smith&#8208;miles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr030266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062x.2020.1857797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020wr027856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riechel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lengemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2019.1653938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HX291JN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nirsimloo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201811049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1356858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nouveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nafi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.868497" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Benzerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Cherrared" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.01.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9X9GFRT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapgier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.611" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rostaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wurtz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692981" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchet-Fakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Guericke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ziegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Victor Ribeiro Marquez da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Navratil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei David Xu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musandji Fuamba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierreman-Fils Pierre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourjaillat Bastien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Franck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Eckert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Franck-Neel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaux Titouan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405616v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722329v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Bos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606983v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fure" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350684v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sibeud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599398v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le Gauffre P" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nafi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663966v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ibrahim" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Closet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590138v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312665v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zmeureanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324813v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185046v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Mori" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Azrague" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena S&#225;nchez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592756v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Duin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Boogaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bosseler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977576v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977578v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kerres" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0051" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977596v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Besnier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Bijnen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chuzeville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977583v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Auger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Carson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Daulat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0231" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977581v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boogaard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lepot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shepherd" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789063059_0093" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrera Jr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Closet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465809v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Werey.C." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722462v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>