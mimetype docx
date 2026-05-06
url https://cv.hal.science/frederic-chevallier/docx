--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -195,265 +195,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les habiletés de pensée pour enseigner le raisonnement clinique : l’approche CREATS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une alerte informatique augmente-t-elle le dépistage du cancer du colon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borderiou Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (195), pp.328-330. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (3), pp.254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.195.328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727015v1</w:t>
+                <w:t xml:space="preserve">hal-04726974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alerte informatique augmente-t-elle le dépistage du cancer du colon?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser les habiletés de pensée pour enseigner le raisonnement clinique : l’approche CREATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borderiou Alix</w:t>
+                <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Astruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Chevallier</w:t>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (3), pp.254. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (195), pp.328-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2023.195.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726974v1</w:t>
+                <w:t xml:space="preserve">hal-04727015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données à caractère personnel : quelles formalités réglementaires pour les travaux de re-cherche en médecine générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation pilote hybride sur l’analyse des données quantitatives : avantages et points de vigilance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafi Sadjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,51 +854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Duhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,402 +1370,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05504759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et attentes des usagers sur Mon Espace Santé en Île-de-France</w:t>
+                <w:t xml:space="preserve">Healthcare professionals' perceptions of what is expected in a personalised health plan a personalised health plan: A qualitative study of healthcare professionals health professionals working in coordinated care structures structures in the Île-de-France region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Hamama</w:t>
+                <w:t xml:space="preserve">Manon Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Collignon-Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Médecine humaine et pathologie. Paris 13, 2025. Français. </w:t>
+              <w:t xml:space="preserve">Human health and pathology. Université paris Cité, 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05065409v1</w:t>
+                <w:t xml:space="preserve">tel-05064936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare professionals' perceptions of what is expected in a personalised health plan a personalised health plan: A qualitative study of healthcare professionals health professionals working in coordinated care structures structures in the Île-de-France region.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le plan personnalisé de santé, vers un outil de coordination et de bonnes pratiques autour des situations complexes : enquête qualitative auprès des professionnels de santé en structures de soins coordonnés en Île-de-France pour identifier le cahier de charges de cet outil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Snerline Demosthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Collignon-Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Université paris Cité, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Delahousse</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-05064936v1</w:t>
+                <w:t xml:space="preserve">tel-05064947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan personnalisé de santé, vers un outil de coordination et de bonnes pratiques autour des situations complexes : enquête qualitative auprès des professionnels de santé en structures de soins coordonnés en Île-de-France pour identifier le cahier de charges de cet outil.</w:t>
+                <w:t xml:space="preserve">Représentations des pharmaciens sur la notion de soins non programmés en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Snerline Demosthenes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Collignon-Portes</w:t>
+                <w:t xml:space="preserve">Mélissa Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Médecine humaine et pathologie. Université paris Cité, 2025. Français. </w:t>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Paris 13, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05064947v1</w:t>
+                <w:t xml:space="preserve">tel-05138660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des pharmaciens sur la notion de soins non programmés en Île-de-France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Représentations et attentes des usagers sur Mon Espace Santé en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Paris 13, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Djaouti</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-05138660v1</w:t>
+                <w:t xml:space="preserve">tel-05065409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes et les représentations des médecins généralistes exerçant en Ile de France du déploiement du dispositif de commande du kit de dépistage du cancer colorectal en autonomie par le patient.</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borderiou Alix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astruc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.11.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Sadjad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goirand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phoi Duong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Uettwiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-018-0238-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Assuied" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hamama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05064936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delahousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Collignon-Portes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05064947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Snerline Demosthenes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Djaouti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05112652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmaan Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05096128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borderiou Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astruc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.11.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.195.328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Sadjad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haghighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Anh Khau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duhot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03944956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goirand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phoi Duong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Uettwiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-018-0238-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastuji-Garin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Assuied" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05064936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delahousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Collignon-Portes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05064947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Snerline Demosthenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Djaouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hamama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05112652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmaan Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05096128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>