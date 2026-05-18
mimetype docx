--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">255647301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=49d8ETgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,739 +203,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (3), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of multitasking and gender in visuomotor skills of 1578 pilot candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106, pp.103710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial Abilities of Pilots and Weapon Systems Officers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiaa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.12-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/2192-0923/a000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (1), pp.19-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Person-Centered Representation of Basic Need Satisfaction Balance at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personnel Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (3), pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1866-5888/a000228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -924,478 +945,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement optimal psychologique : validation d’echelle, profils latents et classification par machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jaotombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Intelligence Artificielle dans la recherche en Psychologie : Usages, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonctionnement Optimal Psychologique (FOP): Modélisation en Variables et Classes Latentes, et Prédiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jaotombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée de Recherche de la RIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Bietry, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot’s stress: Role and management of the personal resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Workshop INTRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Fauquet-Alekhine; Julien Bleuze, Oct 2021, Avoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1405,179 +1426,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armée de l’air et de l’espace : l’exigeant défi du recrutement des pilotes de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la pandémie, l’importance des ressources psychologiques individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1587,181 +1608,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter: XVI- 3 - Stress Adjustment as a criterion for Hiring in High-Risk Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duvillard-Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan; Philippe Fauquet Alekhine; James Erskine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Occupational Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publisher; Springer International Publishing, pp.299-318, 2023, 9783031273490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27349-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1829,51 +1850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45FF79B3"/>
+    <w:nsid w:val="4B3E03A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2060,51 +2081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choisay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8660-9372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255647301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Bouazzaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaotombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Champeaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27349-0_16" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choisay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8660-9372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255647301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=49d8ETgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Bouazzaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaotombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Champeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27349-0_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>