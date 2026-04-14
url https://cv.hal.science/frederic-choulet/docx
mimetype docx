--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -1818,697 +1818,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and physical mapping with local finishing enables megabase-scale resolution of agronomically important regions in the wheat genome</w:t>
+                <w:t xml:space="preserve">The transcriptional landscape of polyploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">R. H. Ramírez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigault</w:t>
+                <w:t xml:space="preserve">P. Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Tibbits</w:t>
+                <w:t xml:space="preserve">D. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Pasam</w:t>
+                <w:t xml:space="preserve">S. A. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hayden</w:t>
+                <w:t xml:space="preserve">J. Brinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, 18 p. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6403), pp.eaar6089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1475-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aar6089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869898v1</w:t>
+                <w:t xml:space="preserve">hal-02629204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278879v1</w:t>
+                <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of transposable elements on genome structure and evolution in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Arista</w:t>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
+                <w:t xml:space="preserve">Heidrun Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Cristobal Uauy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1479-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269561v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional landscape of polyploid wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Ramírez-González</w:t>
+                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borrill</w:t>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lang</w:t>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Harrington</w:t>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brinton</w:t>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (6403), pp.eaar6089. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aar6089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629204v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of transposable elements on genome structure and evolution in bread wheat</w:t>
+                <w:t xml:space="preserve">Optical and physical mapping with local finishing enables megabase-scale resolution of agronomically important regions in the wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wicker</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun Gundlach</w:t>
+                <w:t xml:space="preserve">Philippe Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+                <w:t xml:space="preserve">Josquin Tibbits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Uauy</w:t>
+                <w:t xml:space="preserve">Raj Pasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippa Borrill</w:t>
+                <w:t xml:space="preserve">Matthew Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 19, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1479-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1475-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624812v1</w:t>
+                <w:t xml:space="preserve">hal-01869898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
               </w:r>
@@ -4062,831 +4062,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+                <w:t xml:space="preserve">QTug.sau-3B Is a Major Quantitative Trait Locus for Wheat Hexaploidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques David</w:t>
+                <w:t xml:space="preserve">Ming Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Holtz</w:t>
+                <w:t xml:space="preserve">Jiangtao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Deying Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Shunzong Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1943-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.114.013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123443v1</w:t>
+                <w:t xml:space="preserve">hal-02633053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTug.sau-3B Is a Major Quantitative Trait Locus for Wheat Hexaploidization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome and Allele Specificity Associated with a 3BL Locus for &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; Crown Rot Resistance in Bread Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shunzong Ning</w:t>
+                <w:t xml:space="preserve">Colin Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.114.013078⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633053v1</w:t>
+                <w:t xml:space="preserve">hal-02637351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and Allele Specificity Associated with a 3BL Locus for &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; Crown Rot Resistance in Bread Wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colin Cavanagh</w:t>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113309⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637351v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution analysis of a QTL for resistance to Stagonospora nodorum glume blotch in wheat reveals presence of two distinct resistance loci in the target interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Shatalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Shatalina</w:t>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Messmer</w:t>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (3), pp.573-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-013-2240-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fourment</w:t>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635778v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5402,965 +5402,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat centromeric retrotransposons: the new ones take a major role in centromeric structure</w:t>
+                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baochun B. Li</w:t>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (6), pp.952-965. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964447v1</w:t>
+                <w:t xml:space="preserve">hal-01189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+                <w:t xml:space="preserve">Wheat centromeric retrotransposons: the new ones take a major role in centromeric structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+                <w:t xml:space="preserve">Baochun B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Yanfang Y. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+                <w:t xml:space="preserve">Weiwei W. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (6), pp.952-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+                <w:t xml:space="preserve">hal-00964447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (6), </w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189907v1</w:t>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (6), pp.R64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Philippe</w:t>
+                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190822v1</w:t>
+                <w:t xml:space="preserve">hal-00753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
+                <w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dzunkova</w:t>
+                <w:t xml:space="preserve">Jan van Oeveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Cvikova</w:t>
+                <w:t xml:space="preserve">Jifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190732v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+                <w:t xml:space="preserve">Maria Dzunkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753407v1</w:t>
+                <w:t xml:space="preserve">hal-01190732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-level identification of cell wall invertase genes in wheat for the study of drought tolerance</w:t>
               </w:r>
@@ -7723,51 +7723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8610,51 +8610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8880,165 +8880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Bioinformatics at GDEC</w:t>
+                <w:t xml:space="preserve">Sequencing the genome of the French wheat variety Renan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AuBi-NGS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AuBi - Auvergne Bioinformatique, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IWGSC Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWGSC - International Wheat Genome Sequencing Consortium, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090099v1</w:t>
+                <w:t xml:space="preserve">hal-04090088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the genome of the French wheat variety Renan</w:t>
+                <w:t xml:space="preserve">Genome Bioinformatics at GDEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWGSC - International Wheat Genome Sequencing Consortium, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AuBi-NGS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuBi - Auvergne Bioinformatique, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090088v1</w:t>
+                <w:t xml:space="preserve">hal-04090099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation des gènes et des éléments transposables chez le blé</w:t>
               </w:r>
@@ -9520,77 +9520,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9695,471 +9695,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788141v1</w:t>
+                <w:t xml:space="preserve">hal-02340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
+                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340493v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread wheat whole genome sequence assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016, Détection Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340444v1</w:t>
+                <w:t xml:space="preserve">hal-02306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat whole genome sequence assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M.L. Thomelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016, Détection Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306175v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
               </w:r>
@@ -10460,51 +10460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
@@ -10527,195 +10527,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Elena A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266518v1</w:t>
+                <w:t xml:space="preserve">hal-02796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,320 +10747,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena A. Salina</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796150v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of bread wheat chromosome 3B</w:t>
+                <w:t xml:space="preserve">Wheat genome sequencing: initiatives, resources, knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299635v1</w:t>
+                <w:t xml:space="preserve">hal-02795895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat genome sequencing: initiatives, resources, knowledge</w:t>
+                <w:t xml:space="preserve">A reference sequence of bread wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">JOBIM Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795895v1</w:t>
+                <w:t xml:space="preserve">hal-02299635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the wheat genome</w:t>
               </w:r>
@@ -11234,1260 +11234,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations along the bread wheat genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural variations of the hexaploid wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dynomant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Dolezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICMS Australasia. AUS., Sep 2015, Sydney, Australia. 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740167v1</w:t>
+                <w:t xml:space="preserve">hal-02740939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations of the hexaploid wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Dolezel</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICMS Australasia. AUS., Sep 2015, Sydney, Australia. 195 p</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740939v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740971v1</w:t>
+                <w:t xml:space="preserve">hal-01318721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations along the bread wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318721v1</w:t>
+                <w:t xml:space="preserve">hal-02740167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743902v1</w:t>
+                <w:t xml:space="preserve">hal-02797269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Choulet</w:t>
+                <w:t xml:space="preserve">The IWGSC: Strategies and activities to sequence the bread wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pont Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">Plant Genomes' Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Centre National de Ressources Génomiques Végétales (1258)., Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797269v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC: Strategies and activities to sequence the bread wheat genome</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomes' Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Centre National de Ressources Génomiques Végétales (1258)., Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795856v1</w:t>
+                <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Selgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742303v1</w:t>
+                <w:t xml:space="preserve">hal-02340473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Selgen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340473v1</w:t>
+                <w:t xml:space="preserve">hal-02743902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
+                <w:t xml:space="preserve">Séquençage, assemblage et analyse du chromosome 3B du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRIA Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+                <w:t xml:space="preserve">hal-02744514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage, assemblage et analyse du chromosome 3B du blé tendre</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRIA Symbiose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Feb 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744514v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
@@ -12529,77 +12529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12904,51 +12904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and molecular analysis of a 12 cM locus carrying multiple durable disease resistance genes on chromosome 3BS in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mallemort de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12999,51 +12999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13124,64 +13124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13262,51 +13262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13361,90 +13361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2008: International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint Malo, France</w:t>
@@ -13486,90 +13486,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
@@ -13611,51 +13611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analyses of Megabase-sized contigs of the wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14249,277 +14249,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+                <w:t xml:space="preserve">Analyse de diversité d'un panel de pré-breeding de blé tendre par une approche transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">9 ème rencontres du FSOV -2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913949v1</w:t>
+                <w:t xml:space="preserve">hal-04712172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de diversité d'un panel de pré-breeding de blé tendre par une approche transcriptomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Davey</w:t>
+                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ème rencontres du FSOV -2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712172v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering strucutral variation in wheat genome using resequencing data</w:t>
               </w:r>
@@ -14544,51 +14544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Dolezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cattonaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14777,51 +14777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Wheat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t>
@@ -14889,51 +14889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gerjets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14975,64 +14975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TriAnnot pipeline and its application to the wheat chromosome 3B annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15408,51 +15408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Swarbreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15572,51 +15572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15725,77 +15725,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16173,51 +16173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B40D2FA"/>
+    <w:nsid w:val="41172861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16404,51 +16404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111370639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Gudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Maughan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kolmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Debernardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n F Burguener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ram&#237;rez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Deal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00891" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Ram&#237;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borrill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Harrington" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gundlach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Uauy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Borrill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1479-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Seng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W. Hiebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kolmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt A. Mccartney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Briggs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fetch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0754-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stiller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2105-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Zeng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzong Ning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cavanagh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113309" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mascher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2240-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun B. Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Y. Heng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Hao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12086" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie H. Webster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Keeble" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Dell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Fosu-Nyarko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Mukai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun H. Gundlach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard B. Steuernagel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086629" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toulmay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090099v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090088v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340462v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299630v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340474v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795895v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299625v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740167v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740939v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dolezel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797269v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795856v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744514v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812696v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818229v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787820v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ju&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gill" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Swarbreck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10122" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111370639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Gudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Maughan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kolmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Debernardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n F Burguener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ram&#237;rez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Deal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00891" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Ram&#237;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borrill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Harrington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gundlach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Uauy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Borrill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1479-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Seng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W. Hiebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kolmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt A. Mccartney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Briggs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fetch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0754-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stiller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2105-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Luo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Zeng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzong Ning" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cavanagh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mascher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2240-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun B. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Y. Heng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Hao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12086" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie H. Webster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Keeble" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Dell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Fosu-Nyarko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Mukai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun H. Gundlach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard B. Steuernagel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086629" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toulmay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340462v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306175v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299630v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340474v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795895v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299635v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299625v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dolezel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795856v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744514v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812696v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818229v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787820v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ju&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gill" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Swarbreck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10122" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>