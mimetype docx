--- v1 (2026-04-14)
+++ v2 (2026-05-16)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1818,1249 +1818,1232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional landscape of polyploid wheat</w:t>
+                <w:t xml:space="preserve">Identification, molecular cloning, and functional characterization of a wheat udp-glucosyltransferase involved in resistance to fusarium head blight and to mycotoxin accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. H. Ramírez-González</w:t>
+                <w:t xml:space="preserve">Miriam Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borrill</w:t>
+                <w:t xml:space="preserve">Catherine Macadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lang</w:t>
+                <w:t xml:space="preserve">Florence Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Harrington</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Brinton</w:t>
+                <w:t xml:space="preserve">Jean Marc Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar6089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629204v1</w:t>
+                <w:t xml:space="preserve">hal-02159611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ilc</w:t>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Arista</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of transposable elements on genome structure and evolution in bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transcriptional landscape of polyploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Ramírez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wicker</w:t>
+                <w:t xml:space="preserve">P. Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun Gundlach</w:t>
+                <w:t xml:space="preserve">D. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+                <w:t xml:space="preserve">S. A. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristobal Uauy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippa Borrill</w:t>
+                <w:t xml:space="preserve">J. Brinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1479-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6403), pp.eaar6089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar6089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624812v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and physical mapping with local finishing enables megabase-scale resolution of agronomically important regions in the wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Philippe Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigault</w:t>
+                <w:t xml:space="preserve">Josquin Tibbits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Tibbits</w:t>
+                <w:t xml:space="preserve">Raj Pasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1475-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Impact of transposable elements on genome structure and evolution in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
+                <w:t xml:space="preserve">Heidrun Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Uauy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1479-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kellye Eversole</w:t>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Stein</w:t>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beat Keller</w:t>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331004v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, molecular cloning, and functional characterization of a wheat udp-glucosyltransferase involved in resistance to fusarium head blight and to mycotoxin accumulation</w:t>
+                <w:t xml:space="preserve">De Novo Annotation of Transposable Elements: Tackling the Fat Genome Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Gatti</w:t>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guerard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01853⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (5), pp.978-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2680218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159611v1</w:t>
+                <w:t xml:space="preserve">hal-02618951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Mapping of Crossover Events in the Hexaploid Wheat Genome Suggests a Universal Recombination Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3069,5192 +3052,5075 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206 (3), pp.1373-1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.116.196014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo annotation of transposable elements : tackling the fat genome issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (3), pp.474-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPROC.2016.2590833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Annotation of Transposable Elements: Tackling the Fat Genome Issue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major gene for field stem rust resistance co-locates with resistance gene Sr12 in 'thatcher' wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Daron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Colin W. Hiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James A. Kolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt A. Mccartney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Fetch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2680218⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618951v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANT GENOME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major gene for field stem rust resistance co-locates with resistance gene Sr12 in 'thatcher' wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin W. Hiebert</w:t>
+                <w:t xml:space="preserve">Deep transcriptome sequencing provides new insights into the structural and functional organization of the wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A. Kolmer</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curt A. Mccartney</w:t>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Briggs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Fetch</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157029⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-015-0601-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608811v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep transcriptome sequencing provides new insights into the structural and functional organization of the wheat genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Small-scale gene duplications played a major role in the recent evolution of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (1), n.p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-015-0601-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (188), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-015-0754-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635440v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale gene duplications played a major role in the recent evolution of wheat chromosome 3B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise Pingault</w:t>
+                <w:t xml:space="preserve">Fine mapping of a large-effect QTL conferring Fusarium crown rot resistance on the long arm of chromosome 3B in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Vandepoele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Qiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-015-0754-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (850), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2105-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244498v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of a large-effect QTL conferring Fusarium crown rot resistance on the long arm of chromosome 3B in hexaploid wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTug.sau-3B Is a Major Quantitative Trait Locus for Wheat Hexaploidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ma</w:t>
+                <w:t xml:space="preserve">Ming Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Stiller</w:t>
+                <w:t xml:space="preserve">Jiangtao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Zhao</w:t>
+                <w:t xml:space="preserve">Deying Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Feng</w:t>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunzong Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2105-0⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1943-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.114.013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637545v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTug.sau-3B Is a Major Quantitative Trait Locus for Wheat Hexaploidization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Hao</w:t>
+                <w:t xml:space="preserve">Transcriptome and Allele Specificity Associated with a 3BL Locus for &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; Crown Rot Resistance in Bread Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shunzong Ning</w:t>
+                <w:t xml:space="preserve">Colin Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.114.013078⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633053v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and Allele Specificity Associated with a 3BL Locus for &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; Crown Rot Resistance in Bread Wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colin Cavanagh</w:t>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113309⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637351v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution analysis of a QTL for resistance to Stagonospora nodorum glume blotch in wheat reveals presence of two distinct resistance loci in the target interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Shatalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (3), pp.573-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-013-2240-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Holtz</w:t>
+                <w:t xml:space="preserve">Matthias Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Karl G. Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Simen R. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Bujie Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123443v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl G. Kugler</w:t>
+                <w:t xml:space="preserve">T. Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simen R. Sandve</w:t>
+                <w:t xml:space="preserve">S. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bujie Zhan</w:t>
+                <w:t xml:space="preserve">L. Heier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Rudi</w:t>
+                <w:t xml:space="preserve">M. Spannagl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889033v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Marcussen</w:t>
+                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sandve</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Heier</w:t>
+                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spannagl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pfeifer</w:t>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889053v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
+                <w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640843v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+                <w:t xml:space="preserve">Wheat centromeric retrotransposons: the new ones take a major role in centromeric structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochun B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfang Y. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei W. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (6), pp.952-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630315v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189907v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat centromeric retrotransposons: the new ones take a major role in centromeric structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baochun B. Li</w:t>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12086⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964447v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.R64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Genome-level identification of cell wall invertase genes in wheat for the study of drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hollie H. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel G. Keeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Fosu-Nyarko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Mukai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.569 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP12083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198495v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+                <w:t xml:space="preserve">Jan van Oeveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Jifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753407v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Philippe</w:t>
+                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jifeng Tang</w:t>
+                <w:t xml:space="preserve">Maria Dzunkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190822v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190732v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-level identification of cell wall invertase genes in wheat for the study of drought tolerance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel G. Keeble</w:t>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Dell</w:t>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J. Fosu-Nyarko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Y. Mukai</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP12083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Gene Movement and Pseudogene Evolution Is Common to the Large and Complex Genomes of Wheat, Barley, and Their Relatives</w:t>
+                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus F. X. K. F. X. Mayer</w:t>
+                <w:t xml:space="preserve">Jan J. Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun H. Gundlach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Burkhard B. Steuernagel</w:t>
+                <w:t xml:space="preserve">Hana H. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.086629⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964455v1</w:t>
+                <w:t xml:space="preserve">hal-00964456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequent Gene Movement and Pseudogene Evolution Is Common to the Large and Complex Genomes of Wheat, Barley, and Their Relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus F. X. K. F. X. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Heidrun H. Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laugier</w:t>
+                <w:t xml:space="preserve">Mihaela M. Martis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Šafář</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hana Šimková</w:t>
+                <w:t xml:space="preserve">Burkhard B. Steuernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (5), pp.1706 - 1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.086629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198534v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Christel Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+                <w:t xml:space="preserve">Jan Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Hana Šimková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hana H. Simkova</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.196-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964456v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (6), pp.1686-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.074187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964403v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific patterns of gene space organisation revealed in wheat by using the combination of barley and wheat genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete E. Hedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerome Salse</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.074187⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964451v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific patterns of gene space organisation revealed in wheat by using the combination of barley and wheat genomic resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Genetic diversity and linkage disequilibrium studies on a 3.1-Mb genomic region of chromosome 3B in European and Asian bread wheat (Triticum aestivum L.) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. C.Y. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete E. Hedley</w:t>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Feuillet</w:t>
+                <w:t xml:space="preserve">L.F. L.F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (7), pp.1209-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1382-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189739v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and linkage disequilibrium studies on a 3.1-Mb genomic region of chromosome 3B in European and Asian bread wheat (Triticum aestivum L.) populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjugative Transfer of the Integrative Conjugative Elements ICESt1 and ICESt3 from Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam P Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1382-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (8), pp.2764 - 2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01412-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964128v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugative Transfer of the Integrative Conjugative Elements ICESt1 and ICESt3 from Streptococcus thermophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam P Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morel</w:t>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01412-08⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659303v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964135v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
+                <w:t xml:space="preserve">Intraspecific Variability of the Terminal Inverted Repeats of the Linear Chromosome of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">B. Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (18), pp.6599 - 6610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00734-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661267v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific Variability of the Terminal Inverted Repeats of the Linear Chromosome of Streptomyces ambofaciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and evolution of a family of integrative and potentially conjugative or mobilizable elements from Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Toulmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (1-2), pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2003042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8264,5474 +8130,5474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat genomics of immunity using Kinnex™ Full-length RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Gentyane, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of transposable elements in the hexaploid wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jacques Monod - Evolutionary and ecological genomics of polyploidy in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malika Ainouche, Jonathan Wendel, Sep 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing complex genomes of Triticeae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacbio PRISM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacbio, Apr 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wheat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encanta Events, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegeneCrop Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GDEC, INRAE-UCA, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing complex genomes of wheat wild relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentyane Revio Launch Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacbio, Dec 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing the genome of the French wheat variety Renan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWGSC - International Wheat Genome Sequencing Consortium, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Bioinformatics at GDEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AuBi-NGS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AuBi - Auvergne Bioinformatique, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation des gènes et des éléments transposables chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Science et Partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant2Pro Institut Carnot, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing, annotation, and pangenomics in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de l'AFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Biotechnologies Végétales, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC RefSeq v2.1 Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sherago, Jan 2020, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Variations and Dynamics of Transposable Elements in the Wheat Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pangénomique Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Biologie Végétale, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transposable elements in the 16 Gb hexaploid wheat genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Eléments Transposables (CNET) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293544v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of transposable elements in the 16 Gb hexaploid wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annotation structurale et fonctionnelle des génomes eukaryotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National des Eléments Transposables (CNET) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786910v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reference sequence for the bread wheat genome</w:t>
+                <w:t xml:space="preserve">Dynamics of transposable elements in the 16 Gb hexaploid wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journée annotation structurale et fonctionnelle des génomes eukaryotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786732v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reference sequence for the bread wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788401v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of gene and repeat annotation of the wheat genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
+                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340493v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788141v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat whole genome sequence assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016, Détection Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306175v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340444v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Berges</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Congress on Sexual Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Sexual Plant Reproduction Research (IASPRR). RUS., Mar 2016, Tucson, United States</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795864v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing structural variations of the hexaploid wheat genome</w:t>
+                <w:t xml:space="preserve">Bread wheat whole genome sequence assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; Trticeae Genetics and Genomics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016, Détection Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299630v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the hexaploid wheat genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M.L. Thomelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGAC Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). GBR., Jan 2016, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340474v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Alfares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Gerjets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">24. International Congress on Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Sexual Plant Reproduction Research (IASPRR). RUS., Mar 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306172v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing structural variations of the hexaploid wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; Trticeae Genetics and Genomics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796150v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and dynamics of the hexaploid wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">TGAC Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). GBR., Jan 2016, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340468v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266518v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat genome sequencing: initiatives, resources, knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference sequence of bread wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar GReD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations of the hexaploid wheat chromosome 3B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations along the bread wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICMS Australasia. AUS., Sep 2015, Sydney, Australia. 195 p</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740939v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Structural variations of the hexaploid wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dynomant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Dolezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICMS Australasia. AUS., Sep 2015, Sydney, Australia. 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740971v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations along the bread wheat genome</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740167v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Choulet</w:t>
+                <w:t xml:space="preserve">The IWGSC: Strategies and activities to sequence the bread wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pont Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">Plant Genomes' Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Centre National de Ressources Génomiques Végétales (1258)., Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797269v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC: Strategies and activities to sequence the bread wheat genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomes' Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Centre National de Ressources Génomiques Végétales (1258)., Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795856v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Selgen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340473v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Selgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743902v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage, assemblage et analyse du chromosome 3B du blé tendre</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRIA Symbiose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Feb 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744514v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
+                <w:t xml:space="preserve">Séquençage, assemblage et analyse du chromosome 3B du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRIA Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on sequencing the wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikram S. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, Californie, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Analyses of the Hexaploid Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and molecular analysis of a 12 cM locus carrying multiple durable disease resistance genes on chromosome 3BS in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mallemort de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. conference on Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing, annotation and characterization of 17 Mb of chromosome 3B contigs provide novel insights into the wheat genome organization and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Triticeae Mapping Initiative - 3rd COST Tritigen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2008: International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analyses of Megabase-sized contigs of the wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop on TritiGEN. COST Action FA604</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13741,801 +13607,801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Numériques 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Poublan-Couzardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Johnson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Fengler</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+                <w:t xml:space="preserve">Simon De Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519247v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon De Givry</w:t>
+                <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PAG32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208435v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de diversité d'un panel de pré-breeding de blé tendre par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème rencontres du FSOV -2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 2024 Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering strucutral variation in wheat genome using resequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14544,137 +14410,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Dolezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cattonaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking genomic and epigenomic features in the hexaploid wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Juéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14689,676 +14555,676 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meiotic recombination on gene admixture for wheat improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Wheat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKr, a major QTL involved in crossability of wheat with rye</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene H. Berges</w:t>
+                <w:t xml:space="preserve">The TriAnnot pipeline and its application to the wheat chromosome 3B annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. congress on Sexual Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. 2014</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014, European Conference on Computational Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800353v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TriAnnot pipeline and its application to the wheat chromosome 3B annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+                <w:t xml:space="preserve">SKr, a major QTL involved in crossability of wheat with rye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique S. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Alfares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Gerjets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014, European Conference on Computational Biology</w:t>
+              <w:t xml:space="preserve">23. congress on Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738964v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART: Sequencing and molecular analysis of a 12 cM locus carrying multiple durable disease resistance genes on chromosome 3BS in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikram Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Appels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GENOPLANTE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Arles, France. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a High Heterogeneity Between the Terminal Regions of the Chromosomes of Two Phylogenetically Close Species, Streptomyces ambofaciens and Streptomyces coelicolor by Genome Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptomyces dissemination meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Guilford, United Kingdom. 2003, Streptomyces dissemination meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15368,314 +15234,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Annotation of the Wheat Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Swarbreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rudi Appels, Kellye Eversole, Catherine Feuillet, Dusti Gallagher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wheat Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.51-73, 2024, Compendium of Plant Genomes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38294-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Black Jack : advances towards sequencing the 21 chromosomes of the bread wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 704 p., 2014, 978-94-007-7571-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7572-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15685,151 +15551,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéBAT : Analyse de Diversité d'un panel de pré-breeding de Blé tendre par une approche Transcriptomique-projet FSOV 2018 M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15839,100 +15705,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du génome des Streptomyces : transfert horizontal et variabilité des extrémités chromosomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15942,170 +15808,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan1c (Pangenome at chromosome level)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Racoupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mergez</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Racoupeau</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId468"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16173,51 +16039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41172861"/>
+    <w:nsid w:val="89BDCCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16404,51 +16270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111370639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Gudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Maughan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kolmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Debernardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n F Burguener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ram&#237;rez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Deal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00891" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Ram&#237;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borrill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Harrington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gundlach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Uauy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Borrill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1479-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Seng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W. Hiebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kolmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt A. Mccartney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Briggs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fetch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0754-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stiller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2105-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Luo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Zeng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzong Ning" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cavanagh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mascher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2240-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun B. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Y. Heng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Hao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12086" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie H. Webster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Keeble" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Dell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Fosu-Nyarko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Mukai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12083" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun H. Gundlach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard B. Steuernagel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086629" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toulmay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090088v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340462v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306175v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299630v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340474v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795895v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299635v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299625v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dolezel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795856v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744514v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812696v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818229v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787820v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ju&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gill" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Swarbreck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10122" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-choulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1788-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111370639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Gudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Maughan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kolmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Debernardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n F Burguener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ram&#237;rez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Deal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00891" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Seng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01853" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Ram&#237;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borrill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Harrington" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gundlach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Uauy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Borrill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1479-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W. Hiebert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kolmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt A. Mccartney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Briggs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fetch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vandepoele" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0754-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Feng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2105-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Zeng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzong Ning" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cavanagh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mascher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2240-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochun B. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Y. Heng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei W. Hao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12086" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie H. Webster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Keeble" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Dell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Fosu-Nyarko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Mukai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12083" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun H. Gundlach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard B. Steuernagel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086629" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Roberts" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01412-08" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toulmay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003042" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273176v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05273187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603994v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565559v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090099v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090082v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603988v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786910v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786732v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306175v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299630v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340474v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299625v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740939v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Dolezel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795856v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744514v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818223v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818229v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293572v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ju&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738964v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820797v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gill" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297331v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Swarbreck" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754311v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10122" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>