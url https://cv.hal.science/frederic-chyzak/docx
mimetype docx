--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -84,1124 +84,1228 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-order factors of linear Mahler operators</w:t>
+                <w:t xml:space="preserve">Faster multivariate integration in D-modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadrien Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
+                <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102424⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 137, pp.102569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2026.102569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502052v3</w:t>
+                <w:t xml:space="preserve">hal-05289785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijections between Łukasiewicz walks and generalized tandem walks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">First-order factors of linear Mahler operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Yeats</w:t>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/8261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891792v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502052v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sage Package comb_walks for Walks in the Quarter Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jiménez-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (212), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427218.3427220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becker's conjecture on Mahler functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bijections between Łukasiewicz walks and generalized tandem walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason P. Bell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Karen Yeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tran/7762⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885598v1</w:t>
+                <w:t xml:space="preserve">hal-01891792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing solutions of linear Mahler equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Becker's conjecture on Mahler functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3359⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.3405--3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tran/7762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418653v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergeometric Expressions for Generating Functions of Walks with Small Steps in the Quarter Plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Computing solutions of linear Mahler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucien Pech</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.2977-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332175v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of telescopers for mixed hypergeometric terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypergeometric Expressions for Generating Functions of Walks with Small Steps in the Quarter Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Hoeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kauers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoshi Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ziming Li</w:t>
+                <w:t xml:space="preserve">Lucien Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.242-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2016.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit formula for the generating series of diagonal 3D rook paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the existence of telescopers for mixed hypergeometric terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoshi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Van Hoeij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Pech</w:t>
+                <w:t xml:space="preserve">Guofeng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66, pp.1-27</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780432v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of Zeilberger's Fast Algorithm to General Holonomic Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Explicit formula for the generating series of diagonal 3D rook paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Van Hoeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Formal power series and algebraic combinatorics (Vienna, 1997), 217 (1-3), pp.115-134</w:t>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Extension of Zeilberger's Fast Algorithm to General Holonomic Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Formal power series and algebraic combinatorics (Vienna, 1997), 217 (1-3), pp.115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-commutative Elimination in Ore Algebras Proves Multivariate Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (2), pp.187-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1211,2018 +1315,2018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonals of Permutahedra and Associahedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laplante-Anfossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pilaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPSAC 2025 - 37th International Conference on "Formal Power Series and Algebraic Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Sapporo, Japan. pp.12, Art. 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for discrete differential equations of order 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic-Numeric Factorization of Differential Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3476446.3535503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580658v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gröbner-Basis Theory for Divide-and-Conquer Recurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC - 2020 - 45th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3373207.3404055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Hermite Reduction, Creative Telescoping and Definite Integration of D-Finite Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3208976.3208992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computer-Algebra-Based Formal Proof of the Irrationality of ζ(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP - 5th International Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermite Reduction and Creative Telescoping for Hyperexponential Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoshi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoce Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'13 - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeastern University, Boston, Massachusetts, USA, Jul 2013, Boston, United States. pp.77-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2465506.2465946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Estimates for Two Uncoupling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie de Panafieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'13 - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeastern University, Boston, Massachusetts, USA, Jul 2013, Boston, United States. pp.85-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2465506.2465941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computation of Common Left Multiples of Linear Ordinary Differential Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2012 - 37th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using camlp4 for presenting dynamic mathematics on the web: DynaMoW, an OCaml language extension for the run-time generation of mathematical contents and their presentation on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Darrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFP 2011 - 16th ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Tokyo, Japan. pp.259-265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2034773.2034809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Kahan's Rules for Determining Branch Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Koutschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNASC 2011. 13th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Timisoara, Romania. pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00623044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Creative Telescoping for Bivariate Rational Functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gerhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mezzarobba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC'10 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.203-210</w:t>
+              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780066v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Dictionary of Mathematical Functions (DDMF)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity of Creative Telescoping for Bivariate Rational Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoshi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - Third International Congress on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">ISSAC'10 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783048v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Holonomic Systems Approach to Special Function Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kauers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'09 - 34th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seoul, South Korea. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00376526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Products of Ordinary Differential Operators by Evaluation and Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'08 : International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00273148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Equations for Algebraic Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Waterloo, Canada. pp.8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1277548.1277553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00138206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of power series solutions of systems of differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM-SIAM, Jan 2007, New Orleans, Louisiana, United States. pp.1012-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Algorithms for Linear Recurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC International Symposium on Symbolic and Algebraic Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Genova, Italy, Italy. pp.31-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1145768.1145781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00068922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3232,156 +3336,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes Efficaces en Calcul Formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">published by the Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3391,597 +3495,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Distribution of Patterns in Random Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drmota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klausner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential equations satisfied by generating functions of 5-, 6-, and 7-regular labelled graphs: a reduction-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster multivariate integration in D-modules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Single-exponential bounds for diagonals of D-finite power series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoshi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingchuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaochao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05289785v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-exponential bounds for diagonals of D-finite power series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Refined product formulas for Tamari intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pilaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132552v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined product formulas for Tamari intervals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A closed-form formula for the Kullback-Leibler divergence between Cauchy distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3991,754 +4007,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms Seminar, 2002-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5542, INRIA. 2005, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Algorithms for Parametrizing Linear Control Systems over Ore Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Quadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Robertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5181, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms Seminar, 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5003, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms Seminar, 2000-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4406, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms Seminar, 1999-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4056, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of Zeilberger's Fast Algorithm to General Holonomic Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Algorithm for Estimating all Matches Between Two Strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail J. Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3195, INRIA. 1997</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3194, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073494v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Estimating all Matches Between Two Strings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Extension of Zeilberger's Fast Algorithm to General Holonomic Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3194, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3195, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073495v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gröbner Bases, Symbolic Summation and Symbolic Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3297, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-commutative Elimination in Ore Algebras Proves Multivariate Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2799, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holonomic systems and automatic proofs of identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2371, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4748,100 +4764,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions holonomes en calcul formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul formel [cs.SC]. Ecole Polytechnique X, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00991717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4851,91 +4867,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ABC of Creative Telescoping --- Algorithms, Bounds, Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Symbolic Computation [cs.SC]. Ecole Polytechnique X, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01069831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4945,105 +4961,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Telescoping for Parametrised Integration and Summation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2011, pp.1-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5190,51 +5206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04502052v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891792v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Yeats" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez-Pastor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Bell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418653v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332175v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Hoeij" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kauers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoshi Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyong Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Fu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Hoeij" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laplante-Anfossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pilaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616406v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Notarantonio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580658v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208992" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoce Xin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780010v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465941" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034773.2034809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623044v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davenport" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138206v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/AECF/ " TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klausner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kok" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604501v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05132552v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04102398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robertz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail J. Atallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01069831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04194004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289785v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2026.102569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04502052v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102424" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez-Pastor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891792v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Yeats" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Bell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7762" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418653v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332175v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Hoeij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kauers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoshi Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyong Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Hoeij" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laplante-Anfossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pilaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616406v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Notarantonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580658v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoce Xin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465946" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780010v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie de Panafieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465941" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darrasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034773.2034809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623044v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davenport" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerhold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138206v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277553" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145781" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giusti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/AECF/ " TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klausner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604501v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05132552v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingchuan Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochao Zhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04102398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robertz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail J. Atallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01069831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04194004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>