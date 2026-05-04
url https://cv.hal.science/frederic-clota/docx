--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -66,1159 +66,1159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval survival in European seabass (Dicentrarchus labrax) is shaped by the natural thermal regime of their population of origin and the level of introgression of Atlantic and Mediterranean genomes</w:t>
+                <w:t xml:space="preserve">Diversification of aquaculture production in relation to global change: the case of the domestication of indigenous euryhaline catfish species (siluriformes) in the Mekong River Delta, Viet Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Crestel</w:t>
+                <w:t xml:space="preserve">Nguyen Tinh Em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Nguyen Thanh Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+                <w:t xml:space="preserve">Bui Thi Bich Hang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Duong Thuy Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Le Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 615, pp.743605. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.e70095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462716v1</w:t>
+                <w:t xml:space="preserve">hal-05580127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced fitness associated with introgression within the Western Mediterranean admixed population of European seabass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Larval survival in European seabass (Dicentrarchus labrax) is shaped by the natural thermal regime of their population of origin and the level of introgression of Atlantic and Mediterranean genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf079⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 615, pp.743605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241932v1</w:t>
+                <w:t xml:space="preserve">hal-05462716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do European Seabass Larvae Grow Better in Their Natural Temperature Regime?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantitative genetics and GWAS reveal population-specific sex-ratio responses in wild European seabass (Dicentrarchus labrax) under various temperature scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70083⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-026-00841-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028547v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early rearing of European seabass (Dicentrarchus labrax) with mild current enrichment modifies fish swimming behavior without altering their growth performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Leonardo J. Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espirito-Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, 114742 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2024.114742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051395v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do European Seabass Larvae Grow Better in Their Natural Temperature Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754459v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early rearing of European seabass (Dicentrarchus labrax) with mild current enrichment modifies fish swimming behavior without altering their growth performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced fitness associated with introgression within the Western Mediterranean admixed population of European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (8), pp.1681-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2024.114742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04878488v1</w:t>
+                <w:t xml:space="preserve">hal-05241932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otolith morphogenesis during the early life stages of fish is temperature‐dependent: Validation by experimental approach applied to European seabass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Odile Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15736⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.741682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567726v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-larval exposure to warm temperature enhances female ratio, while starvation and photoperiod do not: The case of European seabass, Dicentrarchus labrax</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 586, pp.740758. </w:t>
+              <w:t xml:space="preserve">, 2025, 605, pp.742499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517161v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,2716 +1226,2984 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Ernande</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in transcriptomic and behavioural traits in activity and ventilation rates associated with divergent individual feed efficiency in gilthead sea bream (Sparus aurata)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Otolith morphogenesis during the early life stages of fish is temperature‐dependent: Validation by experimental approach applied to European seabass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Calduch-Giner</w:t>
+                <w:t xml:space="preserve">Marie Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rosell-Moll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Geoffrey Bled Defruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.101476. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (6), pp.2032-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948385v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Post-larval exposure to warm temperature enhances female ratio, while starvation and photoperiod do not: The case of European seabass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicky Rombout</w:t>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Salou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679214v1</w:t>
+                <w:t xml:space="preserve">hal-04517161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in transcriptomic and behavioural traits in activity and ventilation rates associated with divergent individual feed efficiency in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Calduch-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Rosell-Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27, pp.101363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101363⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29, pp.101476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812229v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cortisol production is not linked to the sexual fate of European sea bass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+                <w:t xml:space="preserve">Comparative study of larvae production by the Nile tilapia ( Oreochromis niloticus , Linné, 1758) Bouaké strain between earthen ponds and hapas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Djétouan Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Servili</w:t>
+                <w:t xml:space="preserve">Crespin Luc Quenum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houdelet</w:t>
+                <w:t xml:space="preserve">Daniel N’ Zi Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mouchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hermet</w:t>
+                <w:t xml:space="preserve">Joël Alain Kouakou Houra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-022-01104-1⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (17), pp.6049-6055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/are.16075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773801v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of larvae production by the Nile tilapia ( Oreochromis niloticus , Linné, 1758) Bouaké strain between earthen ponds and hapas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Rombout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Djétouan Akian</w:t>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crespin Luc Quenum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/are.16075⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817264v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity reduces aggression but does not modify acoustic communication in pairs of Nile tilapia (Oreochromis niloticus) and black-chinned tilapia (Sarotherodon melanotheron)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonne Djetouan Akian</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF FISH BIOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14967⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.101363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589728v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental selection for growth and early-life low stocking density increase the female-to-male ratio in European sea bass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural cortisol production is not linked to the sexual fate of European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Servili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Darias</w:t>
+                <w:t xml:space="preserve">Sophie Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93116-9⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.1117-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-022-01104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360565v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Familiarity reduces aggression but does not modify acoustic communication in pairs of Nile tilapia (Oreochromis niloticus) and black-chinned tilapia (Sarotherodon melanotheron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonne Djetouan Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+                <w:t xml:space="preserve">Jean-Francois Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF FISH BIOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485506v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
+                <w:t xml:space="preserve">Parental selection for growth and early-life low stocking density increase the female-to-male ratio in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Faggion</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206637v1</w:t>
+                <w:t xml:space="preserve">hal-03360565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Rodde</w:t>
+                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0239791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150873v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic signals produced by Nile tilapia Oreochromis niloticus and black-chinned tilapia Sarotherodon melanotheron during intra- and interspecific pairings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.zool.2020.125831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329727v1</w:t>
+                <w:t xml:space="preserve">hal-03485506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Evaluation of a European sea bass (Dicentrarchus labrax L.) post-larval tagging method with ultra-small RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.734945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a European sea bass (Dicentrarchus labrax L.) post-larval tagging method with ultra-small RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Faggion</w:t>
+                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau‐bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734945⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.13825-13835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150884v1</w:t>
+                <w:t xml:space="preserve">hal-03150869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Blondeau‐bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (24), pp.13825-13835. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150869v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Individual Phenotypes of Feed Intake With Genomic Data to Improve Feed Efficiency in Sea Bass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic signals produced by Nile tilapia Oreochromis niloticus and black-chinned tilapia Sarotherodon melanotheron during intra- and interspecific pairings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Djétouan Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00219⟩</w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.125831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zool.2020.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403255v1</w:t>
+                <w:t xml:space="preserve">hal-03329727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive behaviour of two tilapia species ( Oreochromis niloticus , Linné, 1758; Sarotherodon melanotheron, Rüppel, 1852) in freshwater intra and interspecific pairing context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Lozano</w:t>
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Baroiller</w:t>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932825v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary protein and lipid levels on growth performance and the incidence of cannibalism in Pseudoplatystoma punctifer(Castelnau, 1855) larvae and early juveniles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez-Mendez</w:t>
+                <w:t xml:space="preserve">Combining Individual Phenotypes of Feed Intake With Genomic Data to Improve Feed Efficiency in Sea Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.12978⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555615v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the meiotic segregation in intergeneric hybrids of tilapias</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reproductive behaviour of two tilapia species ( Oreochromis niloticus , Linné, 1758; Sarotherodon melanotheron, Rüppel, 1852) in freshwater intra and interspecific pairing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djétouan Dieudonné Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/817562⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.104 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191079v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between temperature effects and genotype on Oreochromis niloticus sex determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dietary protein and lipid levels on growth performance and the incidence of cannibalism in Pseudoplatystoma punctifer(Castelnau, 1855) larvae and early juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Castro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Estivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.12978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697850v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of the meiotic segregation in intergeneric hybrids of tilapias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bezault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, online, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/817562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between temperature effects and genotype on Oreochromis niloticus sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 281 (Suppl-5), pp.507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aquaculture et ichtyoparasitologie: action in vitro du Nitroxinil© (Antihelminthique) sur Diplectanum aequans , ectoparasite branchial du bar Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Silan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Birgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 172 (7/8), pp.401-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3945,4728 +4213,4728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realized response to genomic selection for feed effficiency in European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation and genomic admixture shape thermal resilience in European seabass larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513258v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513590v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larvi 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513555v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Tzakris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Caruana-Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Larvi 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513360v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval growth and differential survival in three natural populations of European seabass (Dicentrarchus labrax) exposed to four thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 10 generations of selection on growth, feed efficiency, processing and lipid traits in rainbow trout fed a standard or a &amp;quot;future&amp;quot; fish-free, soy-free diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late high temperature promotes fast growth and female differentiation in European sea bass Dicentrarchus labrax, while early photoperiod has no effect on either trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegart Mako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à 10 générations de sélection multicaractères chez la truite chez Aqualande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187434v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187433v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters of feed conversion ratio based on individual phenotypes in sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156894v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156814v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">Journée du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012647v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du SFAMN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une sélection pour la résistance au jeûne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité alimentaire individuelle chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary protein and lipid levels on growth performance and the incidence of cannibalism in &amp;lt;em&amp;gt;Pseudoplatystoma punctifer &amp;lt;/em&amp;gt;(Castelnau, 1855) larvae and early juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Castro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Estivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference of the "Research Network on Amazonian Ichthyofauna" (RIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Mayor de San Simón (UMSS). BOL. Institut de Recherche pour le Développement (IRD)., Sep 2015, Cochabamba, Bolivia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jai.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex determination and temperature-induced sex differentiation in three natural populations of Nile tilapia &amp;lt;em&amp;gt;(Oreochromis niloticus&amp;lt;/em&amp;gt;) adapted to extreme temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Nile tilapia sex determination in natural populations and a domestic stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Derivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between temperature effects and genotype on &amp;lt;em&amp;gt;Oreochromis niloticu&amp;lt;/em&amp;gt;s sex determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International symposium on the biology of vertebrate sex determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature sex determination in two Tilapia, Oreochromis niloticus and the red Tilapia (red florida strain) : effect of high or low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Géraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on the Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Austin, Texas, United States. 389 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8676,1043 +8944,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an AI-powered phenotyping platform for individual feed intake detection in group condition of European sabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hawil Abas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation à la température des populations de bar européen (Dicentrarchus labrax) : Effets sur la survie au stade larvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacement des Artemia par des nauplii congelées de balanes dans l'alimentation larvaire du bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Tzakris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Caruana-Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance larvaire chez trois populations naturelles de bar (Dicentrarchus labrax) soumises à quatre régimes thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic characterization of the three main natural populations of seabass (Dicentrarchus labrax) on growth and quality traits performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoh Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual feed intake and body weight gain relationship according to genetic origin and rearing temperature in European sea bass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medium-throughput method to phenotype fish for individual feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’efficacité alimentaire individuelle chez le bar ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9859,51 +10127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740758" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ernande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Dj&#233;touan Akian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Luc Quenum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#8217; Zi Koua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alain Kouakou Houra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.16075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Djetouan Akian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Baroiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14967" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2020.125831" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;touan Dieudonn&#233; Akian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lozano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Darias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro-Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estivals" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quazuguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Mendez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12978" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bezault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/817562" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Silan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Birgi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Darias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Derivaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.227" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W6V8KS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;raz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tinh Em" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Phuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Bich Hang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thuy Yen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quoc Viet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-026-00841-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Dj&#233;touan Akian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Luc Quenum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#8217; Zi Koua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alain Kouakou Houra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.16075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Djetouan Akian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Baroiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2020.125831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;touan Dieudonn&#233; Akian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lozano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Darias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro-Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quazuguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Mendez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12978" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bezault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/817562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Silan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Birgi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Darias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Derivaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W6V8KS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;raz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>