--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2508,325 +2508,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Faggion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0239791. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206637v1</w:t>
+                <w:t xml:space="preserve">hal-03485506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0239791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485506v1</w:t>
+                <w:t xml:space="preserve">hal-03206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a European sea bass (Dicentrarchus labrax L.) post-larval tagging method with ultra-small RFID tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,295 +3178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic signals produced by Nile tilapia Oreochromis niloticus and black-chinned tilapia Sarotherodon melanotheron during intra- and interspecific pairings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Yao</w:t>
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parmentier</w:t>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Joassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zool.2020.125831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329727v1</w:t>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+                <w:t xml:space="preserve">Acoustic signals produced by Nile tilapia Oreochromis niloticus and black-chinned tilapia Sarotherodon melanotheron during intra- and interspecific pairings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Djétouan Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.125831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.zool.2020.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Individual Phenotypes of Feed Intake With Genomic Data to Improve Feed Efficiency in Sea Bass</w:t>
               </w:r>
@@ -4596,277 +4596,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513258v1</w:t>
+                <w:t xml:space="preserve">hal-05513590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513590v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,402 +5346,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185712v1</w:t>
+                <w:t xml:space="preserve">hal-04185352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Massieu</w:t>
+                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Durif</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+                <w:t xml:space="preserve">F Massieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185352v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
               </w:r>
@@ -5846,277 +5846,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185413v1</w:t>
+                <w:t xml:space="preserve">hal-04185410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des performances de la truite arc-en-ciel après 10 générations de sélection et réponse à un aliment standard ou « futur » sans produits de poisson ni soja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185410v1</w:t>
+                <w:t xml:space="preserve">hal-04185413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,277 +6221,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187478v1</w:t>
+                <w:t xml:space="preserve">hal-03360548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360548v1</w:t>
+                <w:t xml:space="preserve">hal-03187478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genetic gain in rainbow trout fed standard of “future” diet after 10 generations of multi-trait selection in the Aqualande selective breeding program</w:t>
               </w:r>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegart Mako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoh Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tinh Em" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Phuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Bich Hang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thuy Yen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quoc Viet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-026-00841-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Dj&#233;touan Akian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Luc Quenum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#8217; Zi Koua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alain Kouakou Houra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.16075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Djetouan Akian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Baroiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2020.125831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;touan Dieudonn&#233; Akian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lozano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Darias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro-Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quazuguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Mendez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12978" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bezault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/817562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Silan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Birgi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Darias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Derivaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W6V8KS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;raz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tinh Em" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Phuong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Bich Hang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thuy Yen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quoc Viet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-026-00841-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Dj&#233;touan Akian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Luc Quenum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#8217; Zi Koua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alain Kouakou Houra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.16075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Djetouan Akian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Baroiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2020.125831" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;touan Dieudonn&#233; Akian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lozano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Darias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castro-Ruiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quazuguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Mendez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12978" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bezault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/817562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Silan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Birgi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Darias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Derivaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W6V8KS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;raz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>