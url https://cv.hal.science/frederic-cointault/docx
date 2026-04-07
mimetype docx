--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -329,265 +329,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t>
+                <w:t xml:space="preserve">Maneuverability of wheeled poly-articulated agricultural vehicles: modeling and field testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (6), pp.2111-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/trans.14262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279153v1</w:t>
+                <w:t xml:space="preserve">hal-03572418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maneuverability of wheeled poly-articulated agricultural vehicles: modeling and field testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+                <w:t xml:space="preserve">Eric Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (6), pp.2111-2124. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1-15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13031/trans.14262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572418v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the optimal spectral bands for designing a sensor for vineyard disease detection: the case of ‘Flavescence dorée’</w:t>
               </w:r>
@@ -775,248 +775,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative energy study of the air-stream loading systems of air-seeders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
+                <w:t xml:space="preserve">Using Image Texture and Spectral Reflectance Analysis to Detect Yellowness and Esca in Grapevines at Leaf-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al-Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Agriculture, Environment and Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eaef.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10040618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666275v1</w:t>
+                <w:t xml:space="preserve">hal-01772715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Image Texture and Spectral Reflectance Analysis to Detect Yellowness and Esca in Grapevines at Leaf-Level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Comparative energy study of the air-stream loading systems of air-seeders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.2-18. </w:t>
+              <w:t xml:space="preserve">Engineering in Agriculture, Environment and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.30-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10040618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eaef.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772715v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Spectral Disease Indices for ‘Flavescence Dorée’ Grapevine Disease Identification</w:t>
               </w:r>
@@ -1223,64 +1223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the divider head functioning conditions and geometry on the seed's distribution accuracy of the air-seeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1446,381 +1446,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
+                <w:t xml:space="preserve">Jugement de la couleur des carcasses en abattoir. Eléments d’objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132, pp. 357 - 362</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1-2), pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773669v1</w:t>
+                <w:t xml:space="preserve">hal-02450477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Moreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp. 357 - 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607378v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement de la couleur des carcasses en abattoir. Eléments d’objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pierret</w:t>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Jouanno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1-2), pp.7</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450477v1</w:t>
+                <w:t xml:space="preserve">hal-01607378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Droplet Characterization from a Single Nozzle by High Speed Image Analysis Using an In-Focus Droplet Criterion</w:t>
               </w:r>
@@ -1832,77 +1832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), art 218 (000019p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, </w:t>
@@ -2064,472 +2064,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Speed Image Acquisition Systems for Spray Characterization Based on Single-Droplet Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+                <w:t xml:space="preserve">Droplet generation and characterization using a piezoelectric droplet generator and high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (1), pp. 27 - 37. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp. 18 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13031/trans.58.10775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774293v1</w:t>
+                <w:t xml:space="preserve">hal-01774198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide spray characterisation using high speed imaging techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Development of High-Speed Image Acquisition Systems for Spray Characterization Based on Single-Droplet Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Agricultural Science Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (1), pp. 27 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/trans.58.10775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aaspro.2015.12.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290895v1</w:t>
+                <w:t xml:space="preserve">hal-01774293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet generation and characterization using a piezoelectric droplet generator and high speed imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+                <w:t xml:space="preserve">Pesticide spray characterisation using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Agricultural Science Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (Farm Machinery and Processes Management in Sustainable Agriculture, 7th International Scientific Symposium, Gembloux, Belgique, 25-27 novembre 2015), pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aaspro.2015.12.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2014.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01774198v1</w:t>
+                <w:t xml:space="preserve">hal-01290895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based techniques for determining spread patterns of centrifugal fertilizer spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High Irradiance LED Configuration for Small Field of View Motion Estimation of Fertilizer Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,103 +3003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray nozzle characterization using a backlighted high speed imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D image acquisition system based on shape from focus technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,307 +3528,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de vision numérique appliqués à la gestion d’intrants en agriculture : vers le contrôle de la pulvérisation et de l’épandage</w:t>
+                <w:t xml:space="preserve">Système de vision numérique appliqués à la gestion des intrants en agriculture : vers le contrôle de la pulvérisation et de l'épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Villette</w:t>
+                <w:t xml:space="preserve">S. Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+                <w:t xml:space="preserve">J Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gawain Jones</w:t>
+                <w:t xml:space="preserve">G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UB-Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840843v1</w:t>
+                <w:t xml:space="preserve">hal-02592771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de vision numérique appliqués à la gestion des intrants en agriculture : vers le contrôle de la pulvérisation et de l'épandage</w:t>
+                <w:t xml:space="preserve">Systèmes de vision numérique appliqués à la gestion d’intrants en agriculture : vers le contrôle de la pulvérisation et de l’épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vilette</w:t>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bossu</w:t>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jones</w:t>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.119-127</w:t>
+              <w:t xml:space="preserve">UB-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592771v1</w:t>
+                <w:t xml:space="preserve">hal-01840843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple imaging system to measure velocity and improve the quality of fertilizer spreading in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal spreading of fertiliser: Deducing three-dimensional velocities from horizontal outlet angles using computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Hough transform for fertilizer spreading optical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal Spreading: an Analytical Model for the Motion of Fertiliser Particles on a Spinning Disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,204 +4633,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectographie de granulés d`engrais par imagerie rapide : vers une maîtrise de l`épandage centrifuge</w:t>
+                <w:t xml:space="preserve">Measurement of the motion of fertilizer particles leaving a centrifugal spreader using a fast imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debain</w:t>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.65-72</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (3), pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582987v1</w:t>
+                <w:t xml:space="preserve">hal-02584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre débit massique et couple d`entraînement d`un disque de distributeur d`engrais : modélisation et confrontations expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4841,173 +4828,186 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the motion of fertilizer particles leaving a centrifugal spreader using a fast imaging system</w:t>
+                <w:t xml:space="preserve">Trajectographie de granulés d`engrais par imagerie rapide : vers une maîtrise de l`épandage centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sarrazin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (3), pp.279-295</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584024v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution low cost imaging system for particle projection analysis: application to fertilizer centrifugal spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5191,234 +5191,221 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous phenotyping using a mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubos</w:t>
+                <w:t xml:space="preserve">Camille Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lenain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Control an Guidance (MCG2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.27-34</w:t>
+              <w:t xml:space="preserve">16. International Conference on Bioinformatics (InCoB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609302v1</w:t>
+                <w:t xml:space="preserve">hal-02786945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous phenotyping using a mobile manipulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Bioinformatics (InCoB 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ROMANSY 2018, 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786945v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of selecting optimal textural features to detect foliar symptoms of ‘flavescence doree’ grapevine disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5447,260 +5434,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 3rd International Conference on Signal and Image Processing (ICSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">C. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY 2018, 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 9p</w:t>
+              <w:t xml:space="preserve">22nd CISM-IFToMM symposium on theory and practice of robots and manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734532v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Autonomous phenotyping using a mobile manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM-IFToMM symposium on theory and practice of robots and manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.230-237</w:t>
+              <w:t xml:space="preserve">6th International Conference on Machine Control an Guidance (MCG2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609304v1</w:t>
+                <w:t xml:space="preserve">hal-02609302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t>
               </w:r>
@@ -5788,917 +5788,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and macro spray characterisation based on high speed camera techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Characterisation of centrifugal spreaders : from collection trays to high speed stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIRG., Jun 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">, Aarhus University [Aarhus]. DNK., Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600299v1</w:t>
+                <w:t xml:space="preserve">hal-01600110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of centrifugal spreaders : from collection trays to high speed stereovision</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aarhus University [Aarhus]. DNK., Jun 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600110v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">5 th IAMPS 2016 Image Analysis Methods for the Plant Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">5. IAMPS 2016 Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Sep 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607093v1</w:t>
+                <w:t xml:space="preserve">hal-02793247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 th IAMPS 2016 Image Analysis Methods for the Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Belin</w:t>
+                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAMPS 2016 Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Sep 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Conference International Advances in Pesticide Application (IAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793247v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Micro and macro spray characterisation based on high speed camera techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference International Advances in Pesticide Application (IAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRG., Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744110v1</w:t>
+                <w:t xml:space="preserve">hal-01600299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Brossaud</w:t>
+                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740568v1</w:t>
+                <w:t xml:space="preserve">hal-02741403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741403v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pierret</w:t>
+                <w:t xml:space="preserve">Pascal Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jouanno</w:t>
+                <w:t xml:space="preserve">Franck Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743615v1</w:t>
+                <w:t xml:space="preserve">hal-02740568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image acquisition and processing for precision farming applications</w:t>
               </w:r>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OMICS Group Conferences., Sep 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,90 +6999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spread patterns of centrifugal fertiliser spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Agricultural Engineering, AgEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zürich, Switzerland</w:t>
@@ -7105,2792 +7105,2762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Institute Days of MPI-MP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740502v1</w:t>
+                <w:t xml:space="preserve">hal-02744231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute Days of MPI-MP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744231v1</w:t>
+                <w:t xml:space="preserve">hal-02740502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t>
+              <w:t xml:space="preserve">14. Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI., Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843030v1</w:t>
+                <w:t xml:space="preserve">hal-02807790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t>
+              <w:t xml:space="preserve">XIV. Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822425v1</w:t>
+                <w:t xml:space="preserve">hal-02749035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860896v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Single Droplet Characteristics using High Speed Imaging Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IASTED International Conference on Signal Processing, Pattern recognition and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779029v1</w:t>
+                <w:t xml:space="preserve">hal-02809554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI., Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">SPPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807790v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. Colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749035v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747258v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Han Simeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809554v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sabre</w:t>
+                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077708v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Spray nozzle characterization using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 824 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747550v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">CASDAR Innovation et partenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">- Han Simeng</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744417v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">Measurement of Single Droplet Characteristics using High Speed Imaging Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fant</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASDAR Innovation et partenariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IASTED International Conference on Signal Processing, Pattern recognition and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp. 321-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.798-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598619v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Bediaf</w:t>
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bediaf Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829391v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray nozzle characterization using high speed imaging techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+                <w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 824 p</w:t>
+              <w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748082v1</w:t>
+                <w:t xml:space="preserve">hal-00843030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t>
+              <w:t xml:space="preserve">24ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747510v1</w:t>
+                <w:t xml:space="preserve">hal-00860896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an imaging system for a single droplet characterization using a droplet generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. International Symposium on Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Gent, Belgium. pp.469-482</w:t>
+              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748108v1</w:t>
+                <w:t xml:space="preserve">hal-02747223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Precision Agriculture (ISPA). INT., Jul 2012, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747223v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Crète, Greece. pp. 64-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2012.778-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746068v1</w:t>
+                <w:t xml:space="preserve">hal-00822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johel Miteran</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/P.2012.778-051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822439v1</w:t>
+                <w:t xml:space="preserve">hal-02748165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
+              <w:t xml:space="preserve">First RHEA International Conference on Robotics and associated High technologies and Equipment for Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748165v1</w:t>
+                <w:t xml:space="preserve">hal-00822405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+                <w:t xml:space="preserve">A 3-D stereovision simulator for centrifugal fertilizer granule spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First RHEA International Conference on Robotics and associated High technologies and Equipment for Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.307-312</w:t>
+              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822405v1</w:t>
+                <w:t xml:space="preserve">hal-02809370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D stereovision simulator for centrifugal fertilizer granule spreading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+                <w:t xml:space="preserve">3D ACQUISITION SYSTEM APPLIED TO AGRONOMIC SCENES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809370v1</w:t>
+                <w:t xml:space="preserve">hal-00728038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de la proxi-détection 3D pour la caractérisation du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9922,152 +9892,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ACQUISITION SYSTEM APPLIED TO AGRONOMIC SCENES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+                <w:t xml:space="preserve">Development of an imaging system for a single droplet characterization using a droplet generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States. pp.9</w:t>
+              <w:t xml:space="preserve">64. International Symposium on Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Gent, Belgium. pp.469-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728038v1</w:t>
+                <w:t xml:space="preserve">hal-02748108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction monoculaire 3D de scènes agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,51 +10243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'espace de Hough pour caractériser une projection centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,329 +10362,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal spreading : motion blurred images to determine the three components of fertiliser outlet velocity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Villette</w:t>
+                <w:t xml:space="preserve">Centrifugal (Fertiliser) Spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tijskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Liedekerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Geyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGENG 2006, Bonn, DEU, 3-7 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+              <w:t xml:space="preserve">CHoPS-05, Sorrento, USA, august 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588417v1</w:t>
+                <w:t xml:space="preserve">hal-02590108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal (Fertiliser) Spreading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. van Geyte</w:t>
+                <w:t xml:space="preserve">Centrifugal spreading : motion blurred images to determine the three components of fertiliser outlet velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zwaenepoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHoPS-05, Sorrento, USA, august 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.23</w:t>
+              <w:t xml:space="preserve">AGENG 2006, Bonn, DEU, 3-7 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590108v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable rate fertilisation: Measurement of fertilizer granules motion on a centrifugal spreader by image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zwaenepoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Coquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10793,77 +10793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
@@ -10886,217 +10886,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la quantité de produit pulvérisé restant sur des feuilles de vigne par imagerie et modèle statistique associé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Bediaf</w:t>
+                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e. Edition "Les Rencontres du Végétal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France, 12-13 janvier 2015, France. 2015</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740444v1</w:t>
+                <w:t xml:space="preserve">hal-02448312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Jouanno</w:t>
+                <w:t xml:space="preserve">Estimation de la quantité de produit pulvérisé restant sur des feuilles de vigne par imagerie et modèle statistique associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e. Edition "Les Rencontres du Végétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France, 12-13 janvier 2015, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448312v1</w:t>
+                <w:t xml:space="preserve">hal-02740444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie pour les maladies de la vigne</w:t>
               </w:r>
@@ -11359,382 +11359,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for the definition of a multi-spectral sensor for specific foliar disease detection: case of “Flavescence Dorée”</w:t>
+                <w:t xml:space="preserve">Protocol for the Definition of a Multi-Spectral Sensor for Specific Foliar Disease Detection: Case of “Flavescence Dorée”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoplasma – Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1875, </w:t>
+              <w:t xml:space="preserve">Phytoplasmas : Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-238, 2019, 978-1-4939-8837-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8837-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787283v1</w:t>
+                <w:t xml:space="preserve">hal-02067306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for the Definition of a Multi-Spectral Sensor for Specific Foliar Disease Detection: Case of “Flavescence Dorée”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Motion Coordination of a Mobile Manipulator Within Control Framework: Application to Phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoplasmas : Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8837-2_17⟩</w:t>
+              <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230-237, 2019, 978-3-319-78963-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067306v1</w:t>
+                <w:t xml:space="preserve">hal-02067491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Coordination of a Mobile Manipulator Within Control Framework: Application to Phenotyping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Protocol for the definition of a multi-spectral sensor for specific foliar disease detection: case of “Flavescence Dorée”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.230-237, 2019, 978-3-319-78963-7. </w:t>
+              <w:t xml:space="preserve">Phytoplasma – Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1875, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_30⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067491v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t>
               </w:r>
@@ -11772,51 +11772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing and applying optoelectronics in machine vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11986,299 +11986,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture, color and frequential proxy-detection image processing for crop characterization in a context of precision agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of High-Speed Imaging Systems for Applications in Precision Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Science</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Technologies - Trends, Innovations and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2012, ISBN 978-953-51-0480-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/38778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751478v1</w:t>
+                <w:t xml:space="preserve">hal-02808569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of High-Speed Imaging Systems for Applications in Precision Agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture, color and frequential proxy-detection image processing for crop characterization in a context of precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technologies - Trends, Innovations and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, 2012, ISBN 978-953-51-0480-3. </w:t>
+              <w:t xml:space="preserve">Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/38778⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49 - p. 70, 2012, 9789535105671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808569v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12449,51 +12449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12524,51 +12524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du débit massique sur distributeur centrifuge de particules solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12687,51 +12687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la répartition d'engrais au sol par analyse d'images rapides lors de l'épandage centrifuge d'engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12781,77 +12781,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion : Rapport Final de la Tâche n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13075,51 +13075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="981633FE"/>
+    <w:nsid w:val="334F7C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13306,51 +13306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>