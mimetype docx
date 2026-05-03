--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -775,248 +775,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Image Texture and Spectral Reflectance Analysis to Detect Yellowness and Esca in Grapevines at Leaf-Level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Comparative energy study of the air-stream loading systems of air-seeders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10040618⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Agriculture, Environment and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eaef.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772715v1</w:t>
+                <w:t xml:space="preserve">hal-01666275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative energy study of the air-stream loading systems of air-seeders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
+                <w:t xml:space="preserve">Using Image Texture and Spectral Reflectance Analysis to Detect Yellowness and Esca in Grapevines at Leaf-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al-Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Agriculture, Environment and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.30-37. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eaef.2017.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10040618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666275v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Spectral Disease Indices for ‘Flavescence Dorée’ Grapevine Disease Identification</w:t>
               </w:r>
@@ -1446,250 +1446,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement de la couleur des carcasses en abattoir. Eléments d’objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+                <w:t xml:space="preserve">Spray Droplet Characterization from a Single Nozzle by High Speed Image Analysis Using an In-Focus Droplet Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Sofija Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pierret</w:t>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Jouanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), art 218 (000019p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16020218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450477v1</w:t>
+                <w:t xml:space="preserve">hal-01772998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp. 357 - 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1800,157 +1822,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Droplet Characterization from a Single Nozzle by High Speed Image Analysis Using an In-Focus Droplet Criterion</w:t>
+                <w:t xml:space="preserve">Jugement de la couleur des carcasses en abattoir. Eléments d’objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Minov</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1-2), pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772998v1</w:t>
+                <w:t xml:space="preserve">hal-02450477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
@@ -2064,472 +2064,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet generation and characterization using a piezoelectric droplet generator and high speed imaging techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of High-Speed Image Acquisition Systems for Spray Characterization Based on Single-Droplet Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">J.G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp. 18 - 27. </w:t>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (1), pp. 27 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13031/trans.58.10775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774198v1</w:t>
+                <w:t xml:space="preserve">hal-01774293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Speed Image Acquisition Systems for Spray Characterization Based on Single-Droplet Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Pesticide spray characterisation using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13031/trans.58.10775⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Agricultural Science Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (Farm Machinery and Processes Management in Sustainable Agriculture, 7th International Scientific Symposium, Gembloux, Belgique, 25-27 novembre 2015), pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aaspro.2015.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774293v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide spray characterisation using high speed imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+                <w:t xml:space="preserve">Droplet generation and characterization using a piezoelectric droplet generator and high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Agricultural Science Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp. 18 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2014.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aaspro.2015.12.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based techniques for determining spread patterns of centrifugal fertilizer spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High Irradiance LED Configuration for Small Field of View Motion Estimation of Fertilizer Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,312 +2863,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Stereovision Setup for Position and Motion Estimation of Fertilizer Particles Leaving a Centrifugal Spreader</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Spray nozzle characterization using a backlighted high speed imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774335v1</w:t>
+                <w:t xml:space="preserve">hal-01774484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray nozzle characterization using a backlighted high speed imaging technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+                <w:t xml:space="preserve">High Speed Stereovision Setup for Position and Motion Estimation of Fertilizer Particles Leaving a Centrifugal Spreader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.21466 - 21482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s141121466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774484v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D image acquisition system based on shape from focus technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5274,217 +5274,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Feasibility of selecting optimal textural features to detect foliar symptoms of ‘flavescence doree’ grapevine disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY 2018, 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 9p</w:t>
+              <w:t xml:space="preserve">IEEE 3rd International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734532v1</w:t>
+                <w:t xml:space="preserve">hal-02733552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of selecting optimal textural features to detect foliar symptoms of ‘flavescence doree’ grapevine disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">ROMANSY 2018, 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733552v1</w:t>
+                <w:t xml:space="preserve">hal-02734532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
               </w:r>
@@ -5807,77 +5807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of centrifugal spreaders : from collection trays to high speed stereovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6122,103 +6122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference International Advances in Pesticide Application (IAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6243,90 +6243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and macro spray characterisation based on high speed camera techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRG., Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6345,360 +6345,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2015, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741403v1</w:t>
+                <w:t xml:space="preserve">hal-02740568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jouanno</w:t>
+                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743615v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
+                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Zunino</w:t>
+                <w:t xml:space="preserve">P. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brossaud</w:t>
+                <w:t xml:space="preserve">M. Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740568v1</w:t>
+                <w:t xml:space="preserve">hal-02743615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image acquisition and processing for precision farming applications</w:t>
               </w:r>
@@ -6999,90 +6999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spread patterns of centrifugal fertiliser spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Agricultural Engineering, AgEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zürich, Switzerland</w:t>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,433 +7645,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809554v1</w:t>
+                <w:t xml:space="preserve">hal-00829402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sabre</w:t>
+                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
+              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077708v1</w:t>
+                <w:t xml:space="preserve">hal-02747550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SPPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747550v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829402v1</w:t>
+                <w:t xml:space="preserve">hal-02809554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
               </w:r>
@@ -8247,90 +8247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray nozzle characterization using high speed imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,187 +8591,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Single Droplet Characteristics using High Speed Imaging Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Nuyttens</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IASTED International Conference on Signal Processing, Pattern recognition and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779029v1</w:t>
+                <w:t xml:space="preserve">hal-00860896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bediaf Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,73 +8764,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8907,152 +8872,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Measurement of Single Droplet Characteristics using High Speed Imaging Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IASTED International Conference on Signal Processing, Pattern recognition and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp. 321-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.798-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860896v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
               </w:r>
@@ -9140,122 +9140,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Precision Agriculture (ISPA). INT., Jul 2012, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746068v1</w:t>
+                <w:t xml:space="preserve">hal-02748165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
               </w:r>
@@ -9365,148 +9391,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
+              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Precision Agriculture (ISPA). INT., Jul 2012, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748165v1</w:t>
+                <w:t xml:space="preserve">hal-02746068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
               </w:r>
@@ -9613,90 +9613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D stereovision simulator for centrifugal fertilizer granule spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,51 +9721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D ACQUISITION SYSTEM APPLIED TO AGRONOMIC SCENES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de la proxi-détection 3D pour la caractérisation du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9898,90 +9898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an imaging system for a single droplet characterization using a droplet generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction monoculaire 3D de scènes agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10892,77 +10892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11378,51 +11378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for the Definition of a Multi-Spectral Sensor for Specific Foliar Disease Detection: Case of “Flavescence Dorée”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,51 +11612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for the definition of a multi-spectral sensor for specific foliar disease detection: case of “Flavescence Dorée”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,299 +11986,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of High-Speed Imaging Systems for Applications in Precision Agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture, color and frequential proxy-detection image processing for crop characterization in a context of precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technologies - Trends, Innovations and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49 - p. 70, 2012, 9789535105671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808569v1</w:t>
+                <w:t xml:space="preserve">hal-00751478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture, color and frequential proxy-detection image processing for crop characterization in a context of precision agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of High-Speed Imaging Systems for Applications in Precision Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">New Technologies - Trends, Innovations and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2012, ISBN 978-953-51-0480-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InTech</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5772/38778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751478v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12449,51 +12449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13075,51 +13075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334F7C8A"/>
+    <w:nsid w:val="EAADEC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13306,51 +13306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>