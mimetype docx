--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1321,528 +1321,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray Droplet Characterization from a Single Nozzle by High Speed Image Analysis Using an In-Focus Droplet Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeng Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brousse</w:t>
+                <w:t xml:space="preserve">Sofija Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zunino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), art 218 (000019p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16020218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606317v1</w:t>
+                <w:t xml:space="preserve">hal-01772998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Droplet Characterization from a Single Nozzle by High Speed Image Analysis Using an In-Focus Droplet Criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp. 357 - 362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772998v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
+                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132, pp. 357 - 362</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773669v1</w:t>
+                <w:t xml:space="preserve">hal-01607378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+                <w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Moreau</w:t>
+                <w:t xml:space="preserve">Eric Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2016, 161, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607378v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement de la couleur des carcasses en abattoir. Eléments d’objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
@@ -2070,103 +2070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of High-Speed Image Acquisition Systems for Spray Characterization Based on Single-Droplet Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (1), pp. 27 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,103 +2200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide spray characterisation using high speed imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Agricultural Science Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (Farm Machinery and Processes Management in Sustainable Agriculture, 7th International Scientific Symposium, Gembloux, Belgique, 25-27 novembre 2015), pp.280-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,77 +2356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp. 18 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based techniques for determining spread patterns of centrifugal fertilizer spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High Irradiance LED Configuration for Small Field of View Motion Estimation of Fertilizer Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,103 +2869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray nozzle characterization using a backlighted high speed imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3016,51 +3016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,230 +4633,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the motion of fertilizer particles leaving a centrifugal spreader using a fast imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre débit massique et couple d`entraînement d`un disque de distributeur d`engrais : modélisation et confrontations expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (3), pp.279-295</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584024v1</w:t>
+                <w:t xml:space="preserve">hal-02582988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre débit massique et couple d`entraînement d`un disque de distributeur d`engrais : modélisation et confrontations expérimentales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the motion of fertilizer particles leaving a centrifugal spreader using a fast imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.73-84</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (3), pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582988v1</w:t>
+                <w:t xml:space="preserve">hal-02584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectographie de granulés d`engrais par imagerie rapide : vers une maîtrise de l`épandage centrifuge</w:t>
               </w:r>
@@ -5179,260 +5179,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous phenotyping using a mobile manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Feasibility of selecting optimal textural features to detect foliar symptoms of ‘flavescence doree’ grapevine disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Bioinformatics (InCoB 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE 3rd International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786945v1</w:t>
+                <w:t xml:space="preserve">hal-02733552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of selecting optimal textural features to detect foliar symptoms of ‘flavescence doree’ grapevine disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Autonomous phenotyping using a mobile manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">16. International Conference on Bioinformatics (InCoB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733552v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion coordination of a mobile manipulator within control framework: application to phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5807,77 +5807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of centrifugal spreaders : from collection trays to high speed stereovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,103 +6122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray droplet characteristics measured using high speed imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference International Advances in Pesticide Application (IAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6243,90 +6243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and macro spray characterisation based on high speed camera techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis-Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRG., Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6345,360 +6345,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Brossaud</w:t>
+                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740568v1</w:t>
+                <w:t xml:space="preserve">hal-02741403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741403v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
+                <w:t xml:space="preserve">Détection de foyers infectieux de Flavescence Dorée par imagerie de drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pierret</w:t>
+                <w:t xml:space="preserve">Pascal Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jouanno</w:t>
+                <w:t xml:space="preserve">Franck Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e. "Les Rencontres du Végétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743615v1</w:t>
+                <w:t xml:space="preserve">hal-02740568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image acquisition and processing for precision farming applications</w:t>
               </w:r>
@@ -6753,51 +6753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based denoising of skeletonized root-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6913,51 +6913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute Days of MPI-MP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t>
@@ -6999,90 +6999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spread patterns of centrifugal fertiliser spreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Agricultural Engineering, AgEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zürich, Switzerland</w:t>
@@ -7105,889 +7105,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute Days of MPI-MP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744231v1</w:t>
+                <w:t xml:space="preserve">hal-02740502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Institute Days of MPI-MP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740502v1</w:t>
+                <w:t xml:space="preserve">hal-02744231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI., Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807790v1</w:t>
+                <w:t xml:space="preserve">hal-00829402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. Colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749035v1</w:t>
+                <w:t xml:space="preserve">hal-02747550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747258v1</w:t>
+                <w:t xml:space="preserve">hal-01077708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de maladies sur feuilles par traitement d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeng Han</w:t>
+                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829402v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">14. Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI., Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747550v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sabre</w:t>
+                <w:t xml:space="preserve">Mesure de netteté basée sur les descripteurs généralisés de Fourier appliquée à la reconstruction 3D par Shape from Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp.258-263</w:t>
+              <w:t xml:space="preserve">XIV. Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077708v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t>
+                <w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bediaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
@@ -8005,73 +7996,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809554v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t>
               </w:r>
@@ -8133,256 +8133,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Spray nozzle characterization using high speed imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 824 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829391v1</w:t>
+                <w:t xml:space="preserve">hal-02748082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray nozzle characterization using high speed imaging techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+                <w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bediaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 824 p</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748082v1</w:t>
+                <w:t xml:space="preserve">hal-00829391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification énergétique des tracteurs d’occasion</w:t>
               </w:r>
@@ -8934,77 +8934,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IASTED International Conference on Signal Processing, Pattern recognition and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Innsbruck, Australia. pp. 321-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,550 +9032,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747223v1</w:t>
+                <w:t xml:space="preserve">hal-02748165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D simulation with virtual stereo rig for centrifugal fertilizer spreading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
+                <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of agricultural engineering CIGR-AgEng2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valence, Spain. 160 p</w:t>
+              <w:t xml:space="preserve">1. RHEA International Conference on Robotics and associated High-technologies and Equipment for agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748165v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johel Miteran</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Precision Agriculture (ISPA). INT., Jul 2012, Indianapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822439v1</w:t>
+                <w:t xml:space="preserve">hal-02746068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D acquisition system applied to agronomic scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Noise Robustness of a Texture Classification Protocol for Natural Leaf Roughness Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Signal Processing, Pattern Recognition and Applications (SPPRA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Crète, Greece. pp. 64-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2012.778-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746068v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analyzis of droplet impact by high speed imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First RHEA International Conference on Robotics and associated High technologies and Equipment for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,90 +9613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D stereovision simulator for centrifugal fertilizer granule spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9715,204 +9715,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ACQUISITION SYSTEM APPLIED TO AGRONOMIC SCENES</w:t>
+                <w:t xml:space="preserve">L'utilisation de la proxi-détection 3D pour la caractérisation du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States. pp.9</w:t>
+              <w:t xml:space="preserve">Atelier proxi-détection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728038v1</w:t>
+                <w:t xml:space="preserve">hal-00708709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la proxi-détection 3D pour la caractérisation du blé</w:t>
+                <w:t xml:space="preserve">3D ACQUISITION SYSTEM APPLIED TO AGRONOMIC SCENES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier proxi-détection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Indianapolis, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708709v1</w:t>
+                <w:t xml:space="preserve">hal-00728038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an imaging system for a single droplet characterization using a droplet generator</w:t>
               </w:r>
@@ -9924,64 +9924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10793,77 +10793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
@@ -10892,51 +10892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une objectivation de la notation experte de la couleur des viandes de gros bovins Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,64 +11482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Coordination of a Mobile Manipulator Within Control Framework: Application to Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11733,51 +11733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11880,51 +11880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12005,51 +12005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture, color and frequential proxy-detection image processing for crop characterization in a context of precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12143,77 +12143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of High-Speed Imaging Systems for Applications in Precision Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Vulgarakis Minov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12449,51 +12449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Vangeyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13075,51 +13075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAADEC33"/>
+    <w:nsid w:val="7725F001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13306,51 +13306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-cointault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-8382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060721561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joudelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03572418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.14262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eaef.2017.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Minov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Vangeyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nuyttens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01773669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis-Minov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02450477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jouanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/trans.58.10775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Vulgarakis Minov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2014.11.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N0S1RL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen C. Mertens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuyttens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaspro.2015.12.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151128627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141121466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9193-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P05B906V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bossu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Geyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140670809510227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mertens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouanno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zunino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brossaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bediaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Han Simeng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01779029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592772v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Coquille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ooms" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/75/14/78/PDF/mo2012-pub00035511.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38778" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousselet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>