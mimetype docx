--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Constant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3225-107X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122159780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201144329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le droit dans la Chine des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ting, Circulating the Code. Print Media and Legal Knowledge in Qing China, Seattle, University of Washington Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With Models: The Construction of Legal Cases as Reflected in Late Qing Local Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Bettine Birge, Marriage and the Law in the Age of Khubilai Khan: Cases from the Yuan Dianzhang, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Javers, Conflict, Community, and the State in Late Imperial Sichuan: Making Local Justice, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Administration of Qing Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Imperial China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.133-173. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/late.2019.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Law in Imperial Eyes: Sovereignty, Justice, and Transcultural Politics. By Li Chen. Studies of the Weatherhead East Asian Institute, Columbia University. New York: Columbia University Press, 2016. xii, 400 pp. ISBN: 9780231173742 (cloth, also available as e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.510-512. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911818000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accusation and Social Hierarchies: Legal Coherence and the Establishment of Categories in Chinese Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Barbieri-Low & Robin D.S. Yates, Law, State and Society in Early Imperial China. A Study with Critical Edition and Translation of the Legal Texts from Zhangjiashan Tomb no. 247, Leyde–Boston, Brill, 2015 [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingke tiben de nicheng : yi Baodi xian dang’an yu xingke tiben de bijiao wei yiju 刑科题本的拟成：以宝坻县档案与刑科题本的比较为依据</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国古代法律文献研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Injuries and Homicide in Ming and Qing Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme espace pénal : la peine d'exil sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Matthew H. Sommer, Polyandry and Wife-Selling in Qing Dynasty China: Survival Strategies and Judicial Interventions, Oakland: University of California Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-285. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Itaru Tomiya (ed.), Capital Punishment in East Asia, Kyoto, Kyoto Univ. Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Marie Seong-hak Kim, Law and Custom in Korea: Comparative Legal History, New York, Cambridge University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1134-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Pär Cassel, Grounds of judgment : Extraterritoriality and imperial power in nineteenth-century China and Japan, Oxford, New York, Oxford University press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La législation sur les jeux d'argent à l'époque des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33-2, pp.103-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire mongol sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.55-89. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2010.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Jiang Yonglin, The mandate of Heaven and the Great Ming code, Seattle, London, University of Washington press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et médiation en Chine des Ming (1368-1644) jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.3-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.265-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Menggufa kan Qingdai falü duoyuanxing 從蒙古法看法律多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qingshi yanjiu 清史研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des Ouïghours sous la domination sino-mandchoue (1759-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Liang Linxia, Delivering Justice in Qing China. Civil Trials in the Magistrate’s Court, A British Academy Postdoctoral Fellowship Monograph, Oxford, Oxford University Press, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du pluralisme juridique sous la dynastie des Qing (1644-1911) à travers l’exemple mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Ancient Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit Mongol Dans l’État Sino-Mandchou (1644-1911) - Entre Autonomie et Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2857570791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2013, 978-2-247-13222-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefaces of Legal Documents in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Devices and Global Legal Traditions. From the Ancient World to the Modern Nation State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, 9781032849447. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003534815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Xuan’s Commentaries on Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Cheng, Stéphane Feuillas (dir.), Autour du Traité des rites de la canonisation du rituel à la ritualisation de la société, Paris, Hémisphères éditions, 2022, p. 285-302.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Responsibility of Public Authorities in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samantha Besson (dir.), Theories of International Responsibility Law, Cambridge, Cambridge University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus sur le droit chinois comme Jus commune de l’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d'un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité. Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’un droit mongol sous influence mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilduin Davy; Christian Lauranson-Rosaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit autrement. Mélanges offerts au Professeur Jean-Pierre Poly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Law and Jurisprudence in Korea and China: Homicide and the Notion of Requital for Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Seong-Hak Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spirit of Korean Law: Korean Legal History in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.52-82, 2016, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306011_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing dai liufangdi yu falü kongjian 清代流放地與法律空間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yigong, Su and Jin, Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiu lü xin quan: Da Qing lüli guoji yantaohui wenji 舊律新詮：《大清律例》國際研討會論文集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tsinghua University Press, pp.234-247, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pravnik 133, pp.55-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Constant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3225-107X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122159780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201144329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le droit dans la Chine des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ting, Circulating the Code. Print Media and Legal Knowledge in Qing China, Seattle, University of Washington Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With Models: The Construction of Legal Cases as Reflected in Late Qing Local Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Bettine Birge, Marriage and the Law in the Age of Khubilai Khan: Cases from the Yuan Dianzhang, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Javers, Conflict, Community, and the State in Late Imperial Sichuan: Making Local Justice, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Administration of Qing Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Imperial China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.133-173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/late.2019.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Law in Imperial Eyes: Sovereignty, Justice, and Transcultural Politics. By Li Chen. Studies of the Weatherhead East Asian Institute, Columbia University. New York: Columbia University Press, 2016. xii, 400 pp. ISBN: 9780231173742 (cloth, also available as e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.510-512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911818000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Barbieri-Low & Robin D.S. Yates, Law, State and Society in Early Imperial China. A Study with Critical Edition and Translation of the Legal Texts from Zhangjiashan Tomb no. 247, Leyde–Boston, Brill, 2015 [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accusation and Social Hierarchies: Legal Coherence and the Establishment of Categories in Chinese Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingke tiben de nicheng : yi Baodi xian dang’an yu xingke tiben de bijiao wei yiju 刑科题本的拟成：以宝坻县档案与刑科题本的比较为依据</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国古代法律文献研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Injuries and Homicide in Ming and Qing Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme espace pénal : la peine d'exil sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Matthew H. Sommer, Polyandry and Wife-Selling in Qing Dynasty China: Survival Strategies and Judicial Interventions, Oakland: University of California Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-285. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Itaru Tomiya (ed.), Capital Punishment in East Asia, Kyoto, Kyoto Univ. Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Marie Seong-hak Kim, Law and Custom in Korea: Comparative Legal History, New York, Cambridge University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1134-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Pär Cassel, Grounds of judgment : Extraterritoriality and imperial power in nineteenth-century China and Japan, Oxford, New York, Oxford University press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La législation sur les jeux d'argent à l'époque des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33-2, pp.103-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire mongol sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.55-89. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2010.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Jiang Yonglin, The mandate of Heaven and the Great Ming code, Seattle, London, University of Washington press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et médiation en Chine des Ming (1368-1644) jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.3-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.265-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des Ouïghours sous la domination sino-mandchoue (1759-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Menggufa kan Qingdai falü duoyuanxing 從蒙古法看法律多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qingshi yanjiu 清史研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Liang Linxia, Delivering Justice in Qing China. Civil Trials in the Magistrate’s Court, A British Academy Postdoctoral Fellowship Monograph, Oxford, Oxford University Press, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du pluralisme juridique sous la dynastie des Qing (1644-1911) à travers l’exemple mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnandaSky: A Vision-Language Model for Line-Level Transcription of Historical Sinographic Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Workshop on Language Technologies for Historical and Ancient Languages (LT4HALA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Majorca/Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Ancient Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité juridique du livre des Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2025, 225145554X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit Mongol Dans l’État Sino-Mandchou (1644-1911) - Entre Autonomie et Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2857570791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2013, 978-2-247-13222-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefaces of Legal Documents in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Devices and Global Legal Traditions. From the Ancient World to the Modern Nation State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, 9781032849447. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003534815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Xuan’s Commentaries on Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Cheng, Stéphane Feuillas (dir.), Autour du Traité des rites de la canonisation du rituel à la ritualisation de la société, Paris, Hémisphères éditions, 2022, p. 285-302.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Responsibility of Public Authorities in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samantha Besson (dir.), Theories of International Responsibility Law, Cambridge, Cambridge University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus sur le droit chinois comme Jus commune de l’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d'un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité. Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’un droit mongol sous influence mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilduin Davy; Christian Lauranson-Rosaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit autrement. Mélanges offerts au Professeur Jean-Pierre Poly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing dai liufangdi yu falü kongjian 清代流放地與法律空間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yigong, Su and Jin, Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiu lü xin quan: Da Qing lüli guoji yantaohui wenji 舊律新詮：《大清律例》國際研討會論文集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tsinghua University Press, pp.234-247, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pravnik 133, pp.55-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Law and Jurisprudence in Korea and China: Homicide and the Notion of Requital for Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Seong-Hak Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spirit of Korean Law: Korean Legal History in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.52-82, 2016, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306011_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58E618F2"/>
+    <w:nsid w:val="D014CB7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-constant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3225-107X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122159780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201144329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/late.2019.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02474442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911818000104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996707v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kahfy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003534815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306011_004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-constant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3225-107X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122159780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201144329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/late.2019.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02474442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911818000104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548531v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kahfy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996707v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003534815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306011_004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>