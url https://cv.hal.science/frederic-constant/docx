--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Constant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3225-107X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122159780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201144329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le droit dans la Chine des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ting, Circulating the Code. Print Media and Legal Knowledge in Qing China, Seattle, University of Washington Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With Models: The Construction of Legal Cases as Reflected in Late Qing Local Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Bettine Birge, Marriage and the Law in the Age of Khubilai Khan: Cases from the Yuan Dianzhang, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Javers, Conflict, Community, and the State in Late Imperial Sichuan: Making Local Justice, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Administration of Qing Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Imperial China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.133-173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/late.2019.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Law in Imperial Eyes: Sovereignty, Justice, and Transcultural Politics. By Li Chen. Studies of the Weatherhead East Asian Institute, Columbia University. New York: Columbia University Press, 2016. xii, 400 pp. ISBN: 9780231173742 (cloth, also available as e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.510-512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911818000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Barbieri-Low & Robin D.S. Yates, Law, State and Society in Early Imperial China. A Study with Critical Edition and Translation of the Legal Texts from Zhangjiashan Tomb no. 247, Leyde–Boston, Brill, 2015 [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accusation and Social Hierarchies: Legal Coherence and the Establishment of Categories in Chinese Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingke tiben de nicheng : yi Baodi xian dang’an yu xingke tiben de bijiao wei yiju 刑科题本的拟成：以宝坻县档案与刑科题本的比较为依据</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国古代法律文献研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Injuries and Homicide in Ming and Qing Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme espace pénal : la peine d'exil sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Matthew H. Sommer, Polyandry and Wife-Selling in Qing Dynasty China: Survival Strategies and Judicial Interventions, Oakland: University of California Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-285. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Itaru Tomiya (ed.), Capital Punishment in East Asia, Kyoto, Kyoto Univ. Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Marie Seong-hak Kim, Law and Custom in Korea: Comparative Legal History, New York, Cambridge University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1134-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Pär Cassel, Grounds of judgment : Extraterritoriality and imperial power in nineteenth-century China and Japan, Oxford, New York, Oxford University press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La législation sur les jeux d'argent à l'époque des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33-2, pp.103-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire mongol sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.55-89. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2010.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Jiang Yonglin, The mandate of Heaven and the Great Ming code, Seattle, London, University of Washington press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et médiation en Chine des Ming (1368-1644) jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.3-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.265-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des Ouïghours sous la domination sino-mandchoue (1759-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Menggufa kan Qingdai falü duoyuanxing 從蒙古法看法律多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qingshi yanjiu 清史研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Liang Linxia, Delivering Justice in Qing China. Civil Trials in the Magistrate’s Court, A British Academy Postdoctoral Fellowship Monograph, Oxford, Oxford University Press, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du pluralisme juridique sous la dynastie des Qing (1644-1911) à travers l’exemple mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnandaSky: A Vision-Language Model for Line-Level Transcription of Historical Sinographic Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Workshop on Language Technologies for Historical and Ancient Languages (LT4HALA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Majorca/Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Ancient Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité juridique du livre des Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2025, 225145554X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit Mongol Dans l’État Sino-Mandchou (1644-1911) - Entre Autonomie et Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2857570791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2013, 978-2-247-13222-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefaces of Legal Documents in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Devices and Global Legal Traditions. From the Ancient World to the Modern Nation State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, 9781032849447. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003534815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Xuan’s Commentaries on Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Cheng, Stéphane Feuillas (dir.), Autour du Traité des rites de la canonisation du rituel à la ritualisation de la société, Paris, Hémisphères éditions, 2022, p. 285-302.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Responsibility of Public Authorities in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samantha Besson (dir.), Theories of International Responsibility Law, Cambridge, Cambridge University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus sur le droit chinois comme Jus commune de l’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d'un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité. Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’un droit mongol sous influence mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilduin Davy; Christian Lauranson-Rosaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit autrement. Mélanges offerts au Professeur Jean-Pierre Poly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing dai liufangdi yu falü kongjian 清代流放地與法律空間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yigong, Su and Jin, Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiu lü xin quan: Da Qing lüli guoji yantaohui wenji 舊律新詮：《大清律例》國際研討會論文集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tsinghua University Press, pp.234-247, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pravnik 133, pp.55-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Law and Jurisprudence in Korea and China: Homicide and the Notion of Requital for Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Seong-Hak Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spirit of Korean Law: Korean Legal History in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.52-82, 2016, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306011_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Constant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3225-107X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122159780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201144329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Information Technologies and Law : Crossed Perspectives France - Vietnam Proceeding of the Danang Conference, 2024, November 7th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le droit dans la Chine des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ting, Circulating the Code. Print Media and Legal Knowledge in Qing China, Seattle, University of Washington Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With Models: The Construction of Legal Cases as Reflected in Late Qing Local Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Bettine Birge, Marriage and the Law in the Age of Khubilai Khan: Cases from the Yuan Dianzhang, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Javers, Conflict, Community, and the State in Late Imperial Sichuan: Making Local Justice, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Administration of Qing Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Imperial China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.133-173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/late.2019.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Law in Imperial Eyes: Sovereignty, Justice, and Transcultural Politics. By Li Chen. Studies of the Weatherhead East Asian Institute, Columbia University. New York: Columbia University Press, 2016. xii, 400 pp. ISBN: 9780231173742 (cloth, also available as e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.510-512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911818000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accusation and Social Hierarchies: Legal Coherence and the Establishment of Categories in Chinese Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Barbieri-Low & Robin D.S. Yates, Law, State and Society in Early Imperial China. A Study with Critical Edition and Translation of the Legal Texts from Zhangjiashan Tomb no. 247, Leyde–Boston, Brill, 2015 [compte-rendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingke tiben de nicheng : yi Baodi xian dang’an yu xingke tiben de bijiao wei yiju 刑科题本的拟成：以宝坻县档案与刑科题本的比较为依据</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国古代法律文献研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Injuries and Homicide in Ming and Qing Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme espace pénal : la peine d'exil sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Matthew H. Sommer, Polyandry and Wife-Selling in Qing Dynasty China: Survival Strategies and Judicial Interventions, Oakland: University of California Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.281-285. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Itaru Tomiya (ed.), Capital Punishment in East Asia, Kyoto, Kyoto Univ. Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.275-280. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10213P17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Marie Seong-hak Kim, Law and Custom in Korea: Comparative Legal History, New York, Cambridge University Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1134-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Pär Cassel, Grounds of judgment : Extraterritoriality and imperial power in nineteenth-century China and Japan, Oxford, New York, Oxford University press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La législation sur les jeux d'argent à l'époque des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33-2, pp.103-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire mongol sous les Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.55-89. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2010.6129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Jiang Yonglin, The mandate of Heaven and the Great Ming code, Seattle, London, University of Washington press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et médiation en Chine des Ming (1368-1644) jusqu'à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.3-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.265-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des Ouïghours sous la domination sino-mandchoue (1759-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Menggufa kan Qingdai falü duoyuanxing 從蒙古法看法律多元性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qingshi yanjiu 清史研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Liang Linxia, Delivering Justice in Qing China. Civil Trials in the Magistrate’s Court, A British Academy Postdoctoral Fellowship Monograph, Oxford, Oxford University Press, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour du pluralisme juridique sous la dynastie des Qing (1644-1911) à travers l’exemple mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnandaSky: A Vision-Language Model for Line-Level Transcription of Historical Sinographic Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Workshop on Language Technologies for Historical and Ancient Languages (LT4HALA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Majorca/Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Kahfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Ancient Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité juridique du livre des Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2025, 225145554X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit Mongol Dans l’État Sino-Mandchou (1644-1911) - Entre Autonomie et Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2857570791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2013, 978-2-247-13222-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefaces of Legal Documents in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Devices and Global Legal Traditions. From the Ancient World to the Modern Nation State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, 9781032849447. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003534815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Xuan’s Commentaries on Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Cheng, Stéphane Feuillas (dir.), Autour du Traité des rites de la canonisation du rituel à la ritualisation de la société, Paris, Hémisphères éditions, 2022, p. 285-302.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Responsibility of Public Authorities in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samantha Besson (dir.), Theories of International Responsibility Law, Cambridge, Cambridge University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus sur le droit chinois comme Jus commune de l’Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d'un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité en droit chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité. Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’un droit mongol sous influence mandchoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilduin Davy; Christian Lauranson-Rosaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit autrement. Mélanges offerts au Professeur Jean-Pierre Poly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Law and Jurisprudence in Korea and China: Homicide and the Notion of Requital for Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Seong-Hak Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spirit of Korean Law: Korean Legal History in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.52-82, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306011_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing dai liufangdi yu falü kongjian 清代流放地與法律空間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yigong, Su and Jin, Xie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiu lü xin quan: Da Qing lüli guoji yantaohui wenji 舊律新詮：《大清律例》國際研討會論文集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tsinghua University Press, pp.234-247, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation du droit par le juge en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées internationales de la Société d'Histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pravnik 133, pp.55-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D014CB7E"/>
+    <w:nsid w:val="EA12AB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-constant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3225-107X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122159780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201144329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/late.2019.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02474442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911818000104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548531v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kahfy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996707v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003534815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306011_004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-constant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3225-107X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122159780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201144329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/late.2019.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02474442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911818000104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10213P17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548531v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kahfy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996707v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003534815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Will" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01593110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306011_004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>