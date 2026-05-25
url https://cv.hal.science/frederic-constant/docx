--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA12AB4B"/>
+    <w:nsid w:val="7467B3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>