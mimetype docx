--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -1539,277 +1539,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line holography with a divergent beam for 3D velocity field measurement in small volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">15th Int. Symp on Appl. Laser Techniques to Fluid Mechanics, Lisbon, Portugal, July 05 – 08, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680326v1</w:t>
+                <w:t xml:space="preserve">hal-01852163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography with a divergent beam for 3D velocity field measurement in small volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Allano</w:t>
+                <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Symp on Appl. Laser Techniques to Fluid Mechanics, Lisbon, Portugal, July 05 – 08, 2010</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852163v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylinder Particle Sizing at the Rainbow Angle</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mor&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.0000H1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhensen Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.37.008498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DG7QB1TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19880050301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L09FB7Q3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mor&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.0000H1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhensen Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.37.008498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DG7QB1TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maheu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19880050301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L09FB7Q3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>